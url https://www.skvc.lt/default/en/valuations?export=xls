--- v0 (2025-10-05)
+++ v1 (2026-04-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2676">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2681">
   <si>
     <t>Name of study programme</t>
   </si>
   <si>
     <t>State code</t>
   </si>
   <si>
     <t>HEI</t>
   </si>
   <si>
     <t>Study type</t>
   </si>
   <si>
     <t>Study area</t>
   </si>
   <si>
     <t>Study field</t>
   </si>
   <si>
     <t>Accreditation decision</t>
   </si>
   <si>
     <t>Accredited to</t>
   </si>
   <si>
@@ -1416,186 +1416,174 @@
   <si>
     <t>61204H152, 612R20005</t>
   </si>
   <si>
     <t>SU_Filologija(germanu)-2003</t>
   </si>
   <si>
     <t>Vokiečių kalba ir kultūra</t>
   </si>
   <si>
     <t>61204H154, 612R20004, 612R20004</t>
   </si>
   <si>
     <t>VDU_Vokieciu_kalba_ir_kultura_BA_2013</t>
   </si>
   <si>
     <t>62607S104, 621X20008</t>
   </si>
   <si>
     <t>2014-12-31 00:00:00</t>
   </si>
   <si>
     <t>VPU_edukologija_final_lietuviskas_MA_2010</t>
   </si>
   <si>
-    <t>61204H153, 612R20002, 612R20006, 6121NX017</t>
-[...2 lines deleted...]
-    <t>VU_Vokieciu_filologija_BA_2012</t>
+    <t>61204H158, 612U30001, 6121NX025</t>
+  </si>
+  <si>
+    <t>VU_Russian Philology_B_2013</t>
+  </si>
+  <si>
+    <t>Lietuvių filologija ir vokiečių kalba</t>
+  </si>
+  <si>
+    <t>61204H156, 612X13029</t>
+  </si>
+  <si>
+    <t>61204H167, 612R20003</t>
+  </si>
+  <si>
+    <t>KU_Filologija(Germanu)-2003</t>
+  </si>
+  <si>
+    <t>Vokiečių verslo kalba ir komunikacija</t>
+  </si>
+  <si>
+    <t>62404H102, 621R20002, 6211NX045</t>
+  </si>
+  <si>
+    <t>VDU_Verslo_komunikacija_vokieciu_kalba_2012</t>
+  </si>
+  <si>
+    <t>Rusų filologija ir lietuvių kalba</t>
+  </si>
+  <si>
+    <t>61204H165, 612U30002</t>
+  </si>
+  <si>
+    <t>62404H106, 621R10001</t>
+  </si>
+  <si>
+    <t>LEU_Prancuzu filologija_MA_2012-1</t>
+  </si>
+  <si>
+    <t>Filosofija ir etika</t>
+  </si>
+  <si>
+    <t>61201H101, 612V50005, 6121MX005</t>
+  </si>
+  <si>
+    <t>LEU_Philosophy and Ethics BA</t>
+  </si>
+  <si>
+    <t>Rusų filologija ir tarpkultūrinė komunikacija</t>
+  </si>
+  <si>
+    <t>61204H170, 612U33001</t>
+  </si>
+  <si>
+    <t>Filosofija</t>
+  </si>
+  <si>
+    <t>61201H102, 612V50003</t>
+  </si>
+  <si>
+    <t>VDU_Filosofija_BA_2011</t>
+  </si>
+  <si>
+    <t>61201H103, 612V50001, 6121NX033</t>
+  </si>
+  <si>
+    <t>VU Philosophy BA</t>
+  </si>
+  <si>
+    <t>Šiuolaikinė filosofinė antropologija</t>
+  </si>
+  <si>
+    <t>62401H101, 621V50003, 6211NX010</t>
+  </si>
+  <si>
+    <t>LEU_Contemporary Philosophical Anthropology MA</t>
+  </si>
+  <si>
+    <t>62404H104, 621U20001</t>
+  </si>
+  <si>
+    <t>2014-07-01 00:00:00</t>
+  </si>
+  <si>
+    <t>62401H102, 621V50001, 6211NX029</t>
+  </si>
+  <si>
+    <t>VU_Philosophy MA</t>
+  </si>
+  <si>
+    <t>62607S110, 621X20009</t>
+  </si>
+  <si>
+    <t>2021-06-30 00:00:00</t>
+  </si>
+  <si>
+    <t>KU_Educology_Ba_2014</t>
+  </si>
+  <si>
+    <t>62404H108, 621R20001</t>
+  </si>
+  <si>
+    <t>Praktinė filosofija</t>
+  </si>
+  <si>
+    <t>62401H103, 621V53001, 6211NX040</t>
+  </si>
+  <si>
+    <t>VDU_Praktinė filosofija_6211NX04_pažangos ataskaita_2021</t>
+  </si>
+  <si>
+    <t>Švietimo vadyba</t>
+  </si>
+  <si>
+    <t>62607S115, 621X20021, 6211MX022</t>
+  </si>
+  <si>
+    <t>VDU_Švietimo_vadyba_MA_6211MX022_Pažangos_ataskaita_2016</t>
+  </si>
+  <si>
+    <t>62404H107, 621U30001</t>
   </si>
   <si>
     <t>Karjeros projektavimas</t>
-  </si>
-[...127 lines deleted...]
-    <t>62404H107, 621U30001</t>
   </si>
   <si>
     <t>62607S116, 621N60003</t>
   </si>
   <si>
     <t>Žmonių išteklių vadyba</t>
   </si>
   <si>
     <t>Prancūzų kalbotyra</t>
   </si>
   <si>
     <t>62404H115, 621Q10003</t>
   </si>
   <si>
     <t>Taikomoji germanistika ir lituanistika</t>
   </si>
   <si>
     <t>62404H125, 621R20003</t>
   </si>
   <si>
     <t>Istorija</t>
   </si>
   <si>
     <t>61205H104, 612V10002, 6121NX063</t>
   </si>
@@ -3373,128 +3361,110 @@
   <si>
     <t>61205P101, 612F60001, 	6121CX016</t>
   </si>
   <si>
     <t>VU_Geology_BA_2011</t>
   </si>
   <si>
     <t>65303S153, 653N20002, 	6531LX062</t>
   </si>
   <si>
     <t>PK_Verslo vadyba_6531LX062_pažangos ataskaita_2016</t>
   </si>
   <si>
     <t>65303S154, 653N23002, 	6531LX081</t>
   </si>
   <si>
     <t>Šiaulių valstybinė kolegija</t>
   </si>
   <si>
     <t>2023-09-30 00:00:00</t>
   </si>
   <si>
     <t>ŠVK_Įmonių ir įstaigų administravimo_6531LX081_pažangos_ataskaita_2019</t>
   </si>
   <si>
-    <t>Turizmas ir viešbučiai</t>
-[...11 lines deleted...]
-    <t>61209S101, 612P12001, 6121JX071</t>
+    <t>Žurnalistika</t>
+  </si>
+  <si>
+    <t>61209S105, 612P50002, 	6121JX068</t>
+  </si>
+  <si>
+    <t>KU_Žurnalistika_B_2015</t>
+  </si>
+  <si>
+    <t>Leidyba ir reklama</t>
+  </si>
+  <si>
+    <t>61209S108, 612P40001</t>
+  </si>
+  <si>
+    <t>Leidyba</t>
+  </si>
+  <si>
+    <t>2022-07-01 00:00:00</t>
+  </si>
+  <si>
+    <t>VU_Leidyba_ir_reklama_B_2016</t>
+  </si>
+  <si>
+    <t>Žiniasklaida ir komunikacija</t>
+  </si>
+  <si>
+    <t>61209S109, 612P90002</t>
+  </si>
+  <si>
+    <t>Komunikacija</t>
+  </si>
+  <si>
+    <t>2014-07-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Kūrybinės industrijos</t>
+  </si>
+  <si>
+    <t>61209S110, 612P96001</t>
+  </si>
+  <si>
+    <t>VGTU_Kūrybinės industrijos_B_2016</t>
+  </si>
+  <si>
+    <t>62409S104, 621P40001</t>
+  </si>
+  <si>
+    <t>VU_Leidyba_MA_2013</t>
+  </si>
+  <si>
+    <t>Muziejininkystė</t>
+  </si>
+  <si>
+    <t>62409S105, 621P13001</t>
   </si>
   <si>
     <t>Informacijos paslaugos</t>
   </si>
   <si>
-    <t>VU_Archyvistika_B_2015</t>
-[...58 lines deleted...]
-  <si>
     <t>Ryšiai su visuomene</t>
   </si>
   <si>
     <t>62409S106, 621P20001, 	6211JX031</t>
   </si>
   <si>
     <t>VU_Ryšiai su visuomene_M_2015</t>
   </si>
   <si>
     <t>Integruota komunikacija</t>
   </si>
   <si>
     <t>62609S101, 621P20002, 	6211JX050</t>
   </si>
   <si>
     <t>VDU_ Integruota_komunikacija_2013</t>
   </si>
   <si>
     <t>Žurnalistika ir medijų industrijos</t>
   </si>
   <si>
     <t>62609S105, 621P50002, 	6211JX064</t>
   </si>
   <si>
     <t>VDU_ Žurmalistika_ ir_ medijų_ analizė_2013</t>
@@ -5440,311 +5410,302 @@
   <si>
     <t>ASU_BA_Administration of  Rural Development_2016</t>
   </si>
   <si>
     <t>Automatinis valdymas</t>
   </si>
   <si>
     <t>65301T101, 653H62007, 6531EX055</t>
   </si>
   <si>
     <t>Elektros inžinerija</t>
   </si>
   <si>
     <t>KK_Automatic control_BA_2012</t>
   </si>
   <si>
     <t>Tarptautinio verslo ekonomika ir vadyba</t>
   </si>
   <si>
     <t>62603S106, 621N20007, 6211LX088</t>
   </si>
   <si>
     <t>VU Tarptautinio verslo ekonomika ir vadyba_MA_2017</t>
   </si>
   <si>
-    <t>65301T102, 653H62009</t>
+    <t>Elektros ir automatikos inžinerija</t>
+  </si>
+  <si>
+    <t>65301T103, 653H62008, 6531EX014</t>
+  </si>
+  <si>
+    <t>KVK_Elektros ir automatikos irenginiai_prof BA 2012</t>
+  </si>
+  <si>
+    <t>Automatikos ir elektros inžinerija</t>
+  </si>
+  <si>
+    <t>65301T104, 653H62006, 6533EX002</t>
+  </si>
+  <si>
+    <t>ŠVK_Automatika_6533EX002_pažangos_ataskaita_2016</t>
+  </si>
+  <si>
+    <t>Elektros ir automatikos įrenginiai</t>
+  </si>
+  <si>
+    <t>65301T105, 653H62002</t>
+  </si>
+  <si>
+    <t>Tarptautinio turizmo vadyba</t>
+  </si>
+  <si>
+    <t>62603S119, 621N20009, 6211LX091</t>
+  </si>
+  <si>
+    <t>65301T106, 653H63001, 6531EX059</t>
+  </si>
+  <si>
+    <t>VTDK_Electric_Power_Engineering_BA_2015</t>
+  </si>
+  <si>
+    <t>Europos viešasis administravimas</t>
+  </si>
+  <si>
+    <t>62403S201, 621L22001</t>
+  </si>
+  <si>
+    <t>VU_Europos_viesasis_administravimas_MA_2008</t>
+  </si>
+  <si>
+    <t>65301T107, 653H62004, 6531EX037</t>
+  </si>
+  <si>
+    <t>PK_Electric and automatic equipment_BA_2012</t>
+  </si>
+  <si>
+    <t>Europos Sąjungos viešoji politika ir administravimas</t>
+  </si>
+  <si>
+    <t>62403S203, 621N70003, 6211LX041</t>
+  </si>
+  <si>
+    <t>VDU_ES_viešoji_politika_ir_administravimas_6211LX041_pažangos_ataskaita_2018</t>
+  </si>
+  <si>
+    <t>Sveikatos psichologija</t>
+  </si>
+  <si>
+    <t>62406S109, 621S13001, 6211JX061</t>
+  </si>
+  <si>
+    <t>VDU_Sveikatos_psichologija_6211JX061_paskesnė_veikla_2019</t>
+  </si>
+  <si>
+    <t>Elektros ūkio eksploatavimas</t>
+  </si>
+  <si>
+    <t>65301T108</t>
+  </si>
+  <si>
+    <t>61202P103, 612F30009</t>
+  </si>
+  <si>
+    <t>SU_fizika_2008</t>
+  </si>
+  <si>
+    <t>Automatika</t>
+  </si>
+  <si>
+    <t>65301T109, 653H62003</t>
+  </si>
+  <si>
+    <t>Elektros įrenginių eksploatavimas</t>
+  </si>
+  <si>
+    <t>65301T110, 653H62001</t>
+  </si>
+  <si>
+    <t>ZK_Elektros irenginiu eksploatavimas prof BA_2012</t>
+  </si>
+  <si>
+    <t>61202P104, 612F30008</t>
+  </si>
+  <si>
+    <t>61202P105, 612F30001</t>
+  </si>
+  <si>
+    <t>VU_Physics_BA_2015</t>
+  </si>
+  <si>
+    <t>Fizika ir informacinės technologijos</t>
+  </si>
+  <si>
+    <t>61202P108, 612X13018</t>
+  </si>
+  <si>
+    <t>Kompiuterinė fizika ir modeliavimas</t>
+  </si>
+  <si>
+    <t>61202P109, 612F30003,  6121CX004</t>
+  </si>
+  <si>
+    <t>VU_Computing Physics and modelling_BA_2015</t>
+  </si>
+  <si>
+    <t>Valdymo inžinerija</t>
+  </si>
+  <si>
+    <t>62401T103, 621H66002</t>
+  </si>
+  <si>
+    <t>KTU_elektros-inzinerija(automatika_valdymo_technologijos)-2001</t>
+  </si>
+  <si>
+    <t>Moderniųjų technologijų fizika ir vadyba</t>
+  </si>
+  <si>
+    <t>61202P110, 612F30004, 6121CX005</t>
+  </si>
+  <si>
+    <t>VU_Modern Technologies Physics and Management_BA_2015</t>
+  </si>
+  <si>
+    <t>61202P112, 612F30005, 6121CX006</t>
+  </si>
+  <si>
+    <t>VU_Applied Physics_BA_2015</t>
+  </si>
+  <si>
+    <t>62401T104, 621H62001, 6211EX048</t>
+  </si>
+  <si>
+    <t>VGTU_Automatika_MA_2010</t>
+  </si>
+  <si>
+    <t>Elektros energetikos sistemų inžinerija</t>
+  </si>
+  <si>
+    <t>62601T101, 621H62002, 6211EX049</t>
+  </si>
+  <si>
+    <t>VGTU_Electrical Energetics Systems Engineering_MA_2015</t>
+  </si>
+  <si>
+    <t>62402P101, 621F30006, 6211CX001</t>
+  </si>
+  <si>
+    <t>LEU_Physics_MA_2015</t>
+  </si>
+  <si>
+    <t>65301T201, 653H61001, 6531EX027</t>
+  </si>
+  <si>
+    <t>VK Elektronikos technika prof BA 2012</t>
+  </si>
+  <si>
+    <t>Elektronikos technika</t>
+  </si>
+  <si>
+    <t>65301T202, 653H62005</t>
+  </si>
+  <si>
+    <t>LJK_elektronikos_inzinerija_2004</t>
+  </si>
+  <si>
+    <t>65301T203, 653H61002, 6531EX004</t>
+  </si>
+  <si>
+    <t>KTK Elektronikos technika prof BA 2012</t>
+  </si>
+  <si>
+    <t>Telekomunikacijos</t>
+  </si>
+  <si>
+    <t>65301T204, 65301T204</t>
+  </si>
+  <si>
+    <t>Energija ir aplinka</t>
+  </si>
+  <si>
+    <t>62602P102, 621F35001, 6211CX017</t>
+  </si>
+  <si>
+    <t>VDU_Energija_ir_aplinka_6211CX017_paskesnės veiklos ataskaita_2017</t>
+  </si>
+  <si>
+    <t>Farmakotechnika</t>
+  </si>
+  <si>
+    <t>65309B102, 653B21001, 6531GX036</t>
+  </si>
+  <si>
+    <t>KK 2017</t>
+  </si>
+  <si>
+    <t>65306T101, 653H63003, 6531EX049</t>
+  </si>
+  <si>
+    <t>SVK_Electrical_Energetics_BA_2015</t>
+  </si>
+  <si>
+    <t>Pastatų energetika</t>
+  </si>
+  <si>
+    <t>61206T101, 612E30002, 6121EX053</t>
+  </si>
+  <si>
+    <t>VGTU_Pastat _energetika_B_2016</t>
+  </si>
+  <si>
+    <t>Šilumos energetika ir technologijos</t>
+  </si>
+  <si>
+    <t>61206T102, 612E30001, 6121EX023</t>
+  </si>
+  <si>
+    <t>KTU_ ilumos_energetika_ir_technologijos_B_2015</t>
+  </si>
+  <si>
+    <t>Telekomunikacijų sistemos</t>
+  </si>
+  <si>
+    <t>65301T206, 653H64001, 6531EX030</t>
+  </si>
+  <si>
+    <t>VK_Teleckomunikacijos_prof BA_2013</t>
+  </si>
+  <si>
+    <t>Elektroninės statinių valdymo sistemos</t>
+  </si>
+  <si>
+    <t>65301T207, 653H66001</t>
   </si>
   <si>
     <t>2014-07-20 00:00:00</t>
   </si>
   <si>
-    <t>62603S107, 621N10001, 6211LX011</t>
-[...253 lines deleted...]
-  <si>
     <t>Informacijos ir komunikacijų inžinerija</t>
   </si>
   <si>
     <t>61201T205, 612H64001, 6121EX080</t>
   </si>
   <si>
     <t>KTU_Telekomunikacijos_BA_2013</t>
   </si>
   <si>
     <t>Telekomunikacijų fizika ir elektronika</t>
   </si>
   <si>
     <t>61201T206, 612H61001, 6121EX001</t>
   </si>
   <si>
     <t>VU_Telekomunikaciju fizika ir elektronika_BA_2013</t>
   </si>
   <si>
     <t>Pastatų energijos inžinerija</t>
   </si>
   <si>
     <t>62406T106, 621E30003, 6211EX059</t>
   </si>
   <si>
     <t>VGTU_Energijos_in inerija_ir_planavimas_M_2016</t>
@@ -7327,110 +7288,95 @@
   <si>
     <t>AK_Kompiuterinių tinklų administravimas_PB_2016</t>
   </si>
   <si>
     <t>61207T101, 612E10001, 6121BX014</t>
   </si>
   <si>
     <t>KTU_Informatikos_inzinerija_BA_2012</t>
   </si>
   <si>
     <t>Programų sistemų inžinerija</t>
   </si>
   <si>
     <t>62407T101, 621E16001,  6211BX011</t>
   </si>
   <si>
     <t>KTU_Programu_sistemu_inzinerija_MA_2012</t>
   </si>
   <si>
     <t>62407T102</t>
   </si>
   <si>
     <t>KTU_Informaciniu_Vienlustes_baigiamosios</t>
   </si>
   <si>
-    <t>Multimedijos technologijos</t>
-[...5 lines deleted...]
-    <t>KUT_Multimedia_Technologies_2016</t>
+    <t>Veiklos procesų valdymo technologijos</t>
+  </si>
+  <si>
+    <t>62407T106, 621E14006</t>
+  </si>
+  <si>
+    <t>VGTU_Veiklos_procesu_valdymo_technologijos_M_2013</t>
+  </si>
+  <si>
+    <t>Techninių informacijų sistemų inžinerija</t>
+  </si>
+  <si>
+    <t>62407T107, 621E15004, 6211BX020</t>
+  </si>
+  <si>
+    <t>KU_Techniniu_informaciniu_sistemu_inzinerija_M_2013</t>
+  </si>
+  <si>
+    <t>Informacinių sistemų programų inžinerija</t>
+  </si>
+  <si>
+    <t>62407T108, 621E15002, 6211BX017</t>
+  </si>
+  <si>
+    <t>VGTU_Informaciniu_sistemu_programu_inzinerija_M_2013</t>
+  </si>
+  <si>
+    <t>Informacinės elektroninės sistemos</t>
+  </si>
+  <si>
+    <t>62407T109, 621E15003,  6211BX015</t>
+  </si>
+  <si>
+    <t>VGTU_Informacines_elektronines_sistemos_MA_2013</t>
+  </si>
+  <si>
+    <t>62607T101, 621E14001</t>
+  </si>
+  <si>
+    <t>KTU_Informacines_technologijos_MA_2012</t>
   </si>
   <si>
     <t>Nuotolinio mokymosi informacinės technologijos</t>
   </si>
   <si>
-    <t>62407T105, 621E14005</t>
-[...46 lines deleted...]
-  <si>
     <t>62607T102, 621E14002, 6211BX010</t>
   </si>
   <si>
     <t>SV4-169 KTU Nuotolinio mokymosi informacin s technologijos  621E14002</t>
   </si>
   <si>
     <t>Kompiuterizuotas mokymas</t>
   </si>
   <si>
     <t>62607T103, 621E14003</t>
   </si>
   <si>
     <t>65308T204</t>
   </si>
   <si>
     <t>UK-siuviniai</t>
   </si>
   <si>
     <t>61208T203, 612H74001, 6121EX050</t>
   </si>
   <si>
     <t>VGTU_Printing Engineering_2012</t>
   </si>
   <si>
     <t>Gamybos inžinerija ir valdymas</t>
@@ -8090,50 +8036,119 @@
     <t>KU studijų krypties Biologija išorinio vertinimo išvados 2022</t>
   </si>
   <si>
     <t>Taikomoji biologija</t>
   </si>
   <si>
     <t>61201B106, 612C10004</t>
   </si>
   <si>
     <t>SU_Taikomoji biologija_pataisos</t>
   </si>
   <si>
     <t>6211DX002</t>
   </si>
   <si>
     <t>Biologija_M_6211DX002_pažangos ataskaita_2016</t>
   </si>
   <si>
     <t>Biofizika</t>
   </si>
   <si>
     <t>61202B101, 612C72001, 6121DX008</t>
   </si>
   <si>
     <t>VU_Biophysics_BA_2014</t>
+  </si>
+  <si>
+    <t>62402B101, 621C72001, 6211DX009</t>
+  </si>
+  <si>
+    <t>VU_Biophysics_MA_2014</t>
+  </si>
+  <si>
+    <t>Medicinos fizika</t>
+  </si>
+  <si>
+    <t>62402B102, 621B92002, 6213GX001</t>
+  </si>
+  <si>
+    <t>KTU_Medical physics_MA_2014</t>
+  </si>
+  <si>
+    <t>Biomedicininė inžinerija</t>
+  </si>
+  <si>
+    <t>62402B103, 621H16001, 6211EX002</t>
+  </si>
+  <si>
+    <t>KTU_Biomedical engineering_MA_2014</t>
+  </si>
+  <si>
+    <t>Aplinkosauga ir ekologija</t>
+  </si>
+  <si>
+    <t>65303B101, 653H17002</t>
+  </si>
+  <si>
+    <t>UK_ekologija_aplinkotyra_2007</t>
+  </si>
+  <si>
+    <t>Aplinkotyra ir ekologija</t>
+  </si>
+  <si>
+    <t>61203B101, 612F70001, 6121CX013</t>
+  </si>
+  <si>
+    <t>VDU_Aplinkotyra_ir_ekologija_BA_6121CX013_pažangos_ataskaita_2016</t>
+  </si>
+  <si>
+    <t>Ekologija ir aplinkos valdymas</t>
+  </si>
+  <si>
+    <t>61203B102, 612C90001, 6121DX015</t>
+  </si>
+  <si>
+    <t>KU_Ekologija ir aplinkos valdymas_BA_2014</t>
+  </si>
+  <si>
+    <t>Taikomoji ekologija</t>
+  </si>
+  <si>
+    <t>61203B103, 612C18002, 6121DX012</t>
+  </si>
+  <si>
+    <t>VDU ŽŪA_Taikomoji ekologija_6121DX012_pažangos ataskaita_2019</t>
+  </si>
+  <si>
+    <t>Ekologija ir gamtamokslinis ugdymas</t>
+  </si>
+  <si>
+    <t>61203B104, 612X13005</t>
+  </si>
+  <si>
+    <t>VPU_ekologija_aplinkotyra_BA_2007-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -8440,51 +8455,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433528_8.1.isvados_klaipedos_kolegija.en-1.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433529_8.1.isvados_klaipedos_kolegija.en.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433531_SU_report_new.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433532_VAA Building Architecture_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433533_Vilnius FINAL REVISED AGREED.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433534_KU_Rekreacijos_ir_turizmo_vadyba_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433535_SU_Edukologija_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433536_MRU_socialinis_darbas_2006.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433538_U_K&#363;no kult&#363;ra_6121MX039_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433539_SV4-275 2017_ MA LEU K&#363;no kult&#363;ra ir sportas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433540_KU_Kuno kulturos pedagogika_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433541_VDU_informatika_M_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433542_KU_Biomedicinos in&#382;inerija_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433543_VU_Ekologija_BA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433544_VU_Ekologija_MA_2016-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433545_KU_Ekologija ir aplinkotyra_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433546_VU_Aplinkotyra_ir_aplinkotvarka_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433547_SU-Dekoratyvioji-zeldininkyste_BA_2010_skelbti.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433548_VK_Biomedicinine_diagnostika_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433549_KK_Kosmetologija_6531GX045_pa&#382;angos ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433550_KU_visuomenes_sveikata_BA_2010_.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433551_VGTU _transporto_inzinerija_orlaiviu_pilotavimas_BA_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433552_VGTU_ transporto_inzinerija_skrydziu_valdymas_2010l.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433554_PK_Socialinis darbas_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433555_KU _Sociainis darbas _BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433556_VDU_Socialinis darbas_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433557_KU_ Socialinis darbas _MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433558_VDU_Socialinis darbas_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433559_KU_SOT_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433560_KU_Informatika_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433561_SU_Informatika_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433562_VDU_Informatikos_sistemos_6121BX016_paskesn&#279;s veiklos atask_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433563_SV4-202_LEU_Informatika_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433564_KU_informatika_M_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433565_VU_KHF_Business_Informatics_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433566_KVK_Transporto logistika_6531EX016_pa&#382;angos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433567_VAA_Fine Arts Studies_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433568_VTDK_Automobili  techninis eksploatavimas_profBA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433569_MK_Automobili  ir traktori  techninis eksploatavimas_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433570_VMU_History and Theory of Arts_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433571_KU_Kalbotyra_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433572_LMA-menotyra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433573_KU_Literaturologija_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433574_U_Literat&#363;rologija_6211NX047_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433575_SU_Gretinamoji kalbotyra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433577_VU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433578_VDU_Literatura_ir_spauda_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433579_EHU_Theory and Practice of Contemporary Arts_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433580_MK_Dailes ir technologiju pedagogika_2009.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433581_ZK_Dail&#279;s ir technologiju pedagogika_2009.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433582_VMU_Art History and Criticism_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433583_VPU_Fine Arts_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433584_SU_Dail&#279; ir technologijos_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433585_VAA_Design_BA_Telsiai_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433586_VMU_Theatre Studies and Management_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433587_VAA_BA Costume_Design_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433588_VAA_History and Theory of Fine Arts_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433589_VAA_Design_MA_Vilnius_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433590_VAA_Costume_Design_MA_Vilnius_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433591_VDA-Kauno fakultetas Grafinis Dizainas MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433594_VK_edukologija_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433595_VMU_Cultural Heritage and Tourism_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433596_VPU_edukologija_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433597_KLK_Filologija(germanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433599_VPU_teatro_edukologija_magistras_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433602_LEU_Pranc z  filologija_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433604_VU_Prancuzu filologija_B_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433605_VDU_Frankofonijos_&#353;ali&#371;_kalba_kult&#363;ra_6121NX043_paskesn&#279;s veiklos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433606_SU_Filologija(romanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433607_VU_fizika_BA_MA_2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433608_VU_fizik0s_baigiamosios.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433609_SU_fizikos_baigiamosios.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433610_KTU_energetika_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433611_8.10.isvados_SU.en.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433612_VGTU_Aviacijos_mechanikos_inzinerija_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433613_VGTU_Biomechanika_BA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433614_KTU_Export_EngineeringBA_2012.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433615_VGTU_Mechanikos_inzinerija_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433616_VPU_mechanikos inzinerijos_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433617_ASU_Zemes_ukio_inzinerija_ir_vadyba_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433618_ASU_Agric_Mechanical_Engineering_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433619_KTU_Sporto_inzinerija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433620_SV4-10_KU_Gamybos in&#382;inerija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433621_Siauliai University AA Final Edit BTM 7 July 2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433622_SU_papildomas_ugdymas_ir_etika_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433623_LZUU_mechanikos inzinerijos_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433624_LZUU_mechanikos inzinerijos_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433625_KU_Teatrologija_MA_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433626_KLVK_Filologija(vertimas)-2006.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433627_ASU_Agric_Mechanical_Engineering_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433628_ASU_zemes ukio inzinerija ir vadyba_BA_ 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433629_U_Mechanikos in&#382;inerija_6211EX061_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433630_VGTU_Aviacijos_mechanikos_inzinerija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433631_VGTU_Biomechanika_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433632_VGTU_Mechanikos_inzinerija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433633_MK_report_new.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433634_VTDK_energetika_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433635_ASU_Energetikos_in inerija_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433636_SU_Elektros_energetika_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433637_KTU_energetika_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433638_KTU_Pramones_termoinzinerija_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433639_ASU_Tvarioji_energetika_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433640_VPU_(filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433641_VDA Grafika BA 2017(1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433642_VDA Grafika MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433643_VDA Skulpt ra BA Kaunas 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433644_VDA Skulpt ra BA Telsiai 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433645_VDA Skulpt ra BA Vilnius 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433646_VDA Painting BA 2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433647_SV4-189_VDA Tapyba  621W10010_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433648_SV4-177 VDA Tapyba  612W10009_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433649_U_Dail&#279; 621W10012_pa&#382;.atask_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433650_LEU_Polish Philology_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433651_VU_Filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433652_VPU_(filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433653_SU_Filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433654_VU_Filologija(skandinavu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433656_VPU_(filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433657_VU_Filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433658_LEU_Vokieciu_filologija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433659_KTU_Technikos_kalbos_vertimas_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433660_LEU_Educational quality management_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433661_SU_Filologija(germanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433662_VDU_Vokieciu_kalba_ir_kultura_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433663_VPU_edukologija_final_lietuviskas_MA_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433664_VU_Vokieciu_filologija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433665_Karjeros projektavimas_MA_6211MX009_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433666_VU_Russian Philology_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433667_SU_Filologija(germanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433668_KU_Filologija(Germanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433669_VDU_Verslo_komunikacija_vokieciu_kalba_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433671_LEU_Prancuzu filologija_MA_2012-1.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433672_LEU_Philosophy and Ethics BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433674_VDU_Filosofija_BA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433675_VU Philosophy BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433676_LEU_Contemporary Philosophical Anthropology MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433678_VU_Philosophy MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433679_KU_Educology_Ba_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433681_VDU_Praktin&#279; filosofija_6211NX04_pa&#382;angos ataskaita_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433682_VDU_&#352;vietimo_vadyba_MA_6211MX022_Pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433688_VDU_Istorija(B)-2001.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433690_VDU_Profesijos_edukologija_6211MX023_pa&#382;angos_ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433691_VU_Vertimas_M_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433692_VU_Istorija_M_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433698_VU_Azijos_studijos_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433699_SU_Sociokulturine_antropologija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433700_VDU_Lyginamosios_kult&#363;r&#371;_studijos_MA_6211NX036_paskesn&#279;s veiklos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433701_VU_Modern_Asian_studies_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433702_U_Edukologija 621X20026_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433703_SU_Culture_studies_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433705_VDU_&#352;eimotyra_6211MX021_paskesne_veikla_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433706_VU_Filologija(germanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433712_BA_Composition.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433713_Final report - History field 2020 - Klaip&#279;da University.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433715_BA_Music_VPU.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433716_VK Dance pedagogy 2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433717_ZC_Dance_Pedagogy_PBA.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433720_KU_Choro dirigavimas_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433721_KU_Liaudies muzika_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433722_KU Choreografija MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433723_LMTA_Music_Perfomance_K_MA_2010.rtf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433724_V A Graiciunas School of Management_Law_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433725_LMTA_Bendroji muzikos didaktika_621X14001_B_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433726_LMTA_Composition_MA_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433728_Vilnius_College_Banking_2012-12.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433729_SMK_Klaipeda_Banking_2012-12.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433730_KBS Banking_2012-12.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433732_SLK_Finans_instituciju_ekon_pBA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433733_KTU_Ekonomika_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433734_VDU_Ekonomika_6121JX034_paskesn&#279;s_veiklos_atask.2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433735_ISM_Ekonomika_Vilnius_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433737_U_Ekonomika 621L10013_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433739_MRU_Finans&#371; rinkos_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433740_LKKA_sportas_BA_MA_2007.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433741_K&#363;no kult&#363;ra_6121MX016_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433743_SV4-2 2017 - LSU BA Treniravimo sistemos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433744_LSU_K no kult ra_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433745_SV4-267_KTU_Ekonomika_MA .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433746_SV4-277 2017 &#8211; LSU MA Treniravimo sistemos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433747_ISM_Finansu_ekonomika_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433748_VU_Europos ekonomin&#279;s studijos_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433749_VU_Verslo_ekonomika_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433750_LSU_Sporto psichologija_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433752_LEU_Politikos_sociologija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433753_LK_Teis __PBA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433754_SV4-279 2017 _ LSU MA K&#363;no kult&#363;ra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433756_VU_Sociologija_BA_2012 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433761_KTU_sociologija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433762_LSU_Sportine_rekreacija_ir_turizmas_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433765_LEU_Ugdymo_sociologija_MA_2012.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433766_KK_Socialinis darbas_6531JX020_VSP_pa&#382;angos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433768_VU_Sociologija_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433772_KU_&#352;okio menas_BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433773_KU_Sportiniai &#353;okiai_BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433775_KVK Socialinis darbas_6531JX001_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433776_SV4-229_KK_Buhalterin&#279; apskaita_K_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433777_LMTA_Garso re&#382;is&#363;ra_6121PX054_B_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433778_ZC_Social_Work_ProfBA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433780_LMTA_Meno vadyba_6121LX065_B_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433781_VU_Social_Work_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433782_VK_Finansai_PBA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433784_LSMU_Socialinis darbas medicinoje_BA_6121JX004_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433785_LMTA_Vaizdo re&#382;is&#363;ra_6121PX008_B_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433786_VDA_Fotografija_ir_medijos_menas_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433788_Socialinis darbas_MA_6211JX011_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433789_LMTA_Garso re&#382;is&#363;ra_6211PX034_M_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433790_VU_Sociologija ir kriminologija_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433791_VU_Social_Work_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433793_LMTA_meno_vadyba_MA.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433795_SU_Informatika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433796_LMTA_Cinematography_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433797_Social_Policy_VU(M)_final.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433798_SU_informatikos_62409P108_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433799_LMTA_Vaizdo re&#382;is&#363;ra_M_6211PX003_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433802_KU_Psychology (BA).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433803_VDU_Katalik&#371;_teologija_BA_6121NX046_Pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433804_Educational Psychology KU(M).doc" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433808_VAGAVM_Vilnius_Tarptautinis_verslas_ir_komunikacija_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433810_Turizmo ir viesbuciu vadyba_6531LX093_pazangos ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433811_VDU_Pastoracine_teologija_2011.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433812_VPU_Kataliku_Tikyba_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433813_KK_Teis&#279;_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433814_KVK_Socialine_pedagogika_prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433816_Final_Report_Law_Utena_College_.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433817_VK_Accounting_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433818_VU_Teis _V_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433820_MRU Law  612M90003 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433821_MRU Law and Penitentiary Activities 612M90004 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433822_MK_Social_pedagogy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433823_PK_Socialine_pedagogika_prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433825_VU_Religious_studies_MA_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433827_KK_Socialin&#279; pedagogika_6531MX014_VSP_pa&#382;angos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433828_MRU_Teis&#279; ir policijos veikla_6121KX008_pa&#382;ngos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433829_VKK_Accounting_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433831_MRU Law and Management 612M90006 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433832_VDU_Religinis_&#353;vietimas_6211NX041_paskesn&#279;s veiklos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433833_Istaigu ir imoniu admintravimas_6531LX089_pazangos ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433834_VU_Specialioji_pedagogika_MA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433836_KU_Matematika_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433837_VK_Istaigu administravimo studiju programos pazangos atsakaita_6531LX041_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433841_KK_Verslo_vadyba_6531LX084_pa&#382;angos ataskaita_2016m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433843_Gestu kalba_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433845_VU_Matematika ir matematikos didaktika_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433846_SV4-72_VU_Classical (Latin and Ancient Greek) Philology_B_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433847_KU_Socialine_pedagogika_MA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433848_KU_edukologija_final_MA_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433850_VU_Edukologija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433851_VU_Financ&#371; ir draudimo matematika BA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433853_VDU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433854_MRU Law 621M90011 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433856_MRU Law and Police Activities 621M90013 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433859_VGTU_Taikomoji statistika_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433860_KTU_Taikomoji chemija_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433861_Psichologija_BA_6121MX025_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433862_VDU_Psichologija_6121JX039_pask_veikla2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433863_Psichologija_MA_6211JX009_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433865_VDU_Mokyklin&#279;_psichologija_6211JX052_paskesn&#279;_veikla_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433866_VKK_Verslo Vadyba_pBA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433867_VDU_Org_psichologija_6211JX053_pask_veikla_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433870_LVK(Siauliu_fakultetas)_Istaigu_ir_imoniu_adminitravimas_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433872_MRU_Psichologija_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433873_LCC_tarptautinis_universitetas_Psichologija_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433874_SV4-219_MRU_Verslo  psichologija_6211JX078_2017_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433875_SV4-218_MRU_Teises  psichologija_6211JX076_2017_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433877_VU_Psichologija_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433879_VDU_Career and professional councelling_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433880_KU_Educology_Ba_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433881_KU_Andragogy_Ba_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433883_KTU_Educational Technologies_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433884_KTU_Architecture_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433885_VGTU_Architecture _BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433886_VCTD_GraphicDesign.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433887_VCTD_InteriorDesign.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433888_KTU_Architecture_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433889_VTDK_fotografijos_technologijos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433890_VGTU_Architecture _MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433892_VGTU_Architecture history and theory_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433893_LSU_Educology_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433895_VU_Matematika ir jos taikymas  BA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433896_U_Matematika 612G10005_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433897_VPU_621G10004_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433898_VU_Matematika MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433899_VDU_Taikomoji_matematika_6211AX007_pask_veikla_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433900_KTU Taikomoji matematika MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433901_KTU_Taikomoji chemija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433902_LVK_Verslo_procesu_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433903_LVK_Verslo_procesu_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433904_LEU_Chemistry_2011.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433906_VU Chemistry BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433907_KVAM_Verslo_Vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433908_TTVAM_Logistics and Forwarding_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433910_KVK Buhalterin&#279; apskaita_6531LX010_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433911_KVK &#302;staig&#371; ir &#303;moni&#371; administravimas_6531LX008_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433912_KVK_Logistikos_vadyba_6531LX007_pa&#382;angos_ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433913_KVK_Verslo_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433914_PK_6531LX064_Buhalterin&#279;_apskaita_pa&#382;angos_ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433916_VU Chemistry MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433917_VU_Geology_BA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433918_PK_Verslo vadyba_6531LX062_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433919_VK_&#302;moni&#371; ir &#303;staig&#371; administravimo_6531LX081_pa&#382;angos_ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433920_VK_Turizmas_ir_vie&#353;bu&#269;iai_6531LX083_pa&#382;angos_ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433921_VU_Archyvistika_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433922_KU_&#381;urnalistika_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433923_VU_Leidyba_ir_reklama_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433925_VGTU_K&#363;rybin&#279;s industrijos_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433926_VU_Leidyba_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433928_VU_Ry&#353;iai su visuomene_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433929_VDU_ Integruota_komunikacija_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433930_VDU_ &#381;urmalistika_ ir_ medij&#371;_ analiz&#279;_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433931_VK_Buhalterin&#279; Apskaita_653N44006_pazangos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433932_LAJM_653N25002_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433933_K_Accounting_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433934_ZK_Verslo_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433935_VU_Environmental Hydrogeology and Geoengineering_BA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433936_VU_Geologija_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433937_Geografija_B_6121MX011_pa&#382;angos ataskakta_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433938_SV4-238 VU_Geography BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433939_SV4-212 VU_Meteorology and Hydrology BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433940_VIKO_primary_education.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433941_KU_Socialine ekonomine geografija ir regionistika_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433942_VK_Socialine pedagogika_K_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433943_VU_bendroji_geografija_krastotvarka_MA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433944_KU_Visuomenine geografija_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433945_KTU_socialine_final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433946_SV4-211 VU_Hydrometeorology MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433947_LZUU_visuomenes sveikata_PA_2007.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433948_LZUU_agronomija_BA_MA_SP_2001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433949_VGTU_EE_BA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433950_KTU_Elektronikos in inerija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433951_KU_final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433952_U_Elektronikos in&#382;inerija 612H61003_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433953_LAPE_social_pedagogy_final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433954_VPU_final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433955_U_Socialin&#279; pedagogika 612X16003_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433956_KTU_Intelectual_BA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433957_U_Specialioji pedagogika 612X17001_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433958_KTU_Elektronikos in inerija_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433959_U_Specialioji pedagogika 621X17002_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433961_VGTU_Avionics_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433962_VGTU_Elektronikos in inerija_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433965_AK_transporto_inzinerija_65303T101.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433966_AK_ transporto_inzinerija_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433967_KTU_Transporto priemoniu in&#382;inerija_2014_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433968_KU_transporto_inzinerija_ 62403T101_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433969_KTU_transporto_inzinerija_62403T102_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433970_VGTU_transporto inzinerija_62403T104_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433971_KU_Laivyno technines eksploatacijos valdymas_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433972_KU_transporto inzinerija_62603T102_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433973_ASU_Hidrotechnin&#279;s statybos in&#382;inerija_BA_6121EX026_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433974_ASU_Hidrotechnin&#279;s statybos in&#382;inerija_MA_6211EX027_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433975_KTU_ Chemin  technologija ir in inerija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433976_KTU_Maisto_mokslas_ir_technologija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433977_KTU_Maisto technologija_MA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433978_KOK_filologija(vertimas)_2008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433979_VVK Taikomoji anglu kalba PB 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433981_VPU_Filologija(lietuviu)_BA_MA_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433982_VDU_Filologija(lietuviu)_BA_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433983_VU_Filologija(lietuviu)_BA_MA_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433985_lietuvi&#371;_filologija_bakalauras04-06.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433987_VU_Filologija(lietuviu)_BA_MA_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433988_SV4-140_VU_Semiotics_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433990_KTU_Technikos kalbos vertimas ir lokalizacija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433991_LCC Uzsienio kalbos mokymas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433992_KK_Stiklo, keramikos, odos, tekstil s menas_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433993_SLK_Verslo_vadyba_ProfBa_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433994_Final_Report_VU_Library_and_Information_Studies_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433995_Final_Report_VU_Information_Management_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433996_Final_Report_VU_Busines_Information_Management_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433997_VU_Zurnalistika_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433998_Final_Report_KU_Informology_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433999_Final_Report_VU_Management_of_Libraries_and_ IC_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434000_Final_Report_VU_Book_Science.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434001_Final_Report_VU_Communication_Science.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434002_VU_Zurnalistika_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434003_Final_Report_VU_Information_System_Management_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434004_Final_Report_VU_Information_Management_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434005_Final_Report_VU_International_Communication.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434006_VU_Financ  ir draudimo matematika MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434007_KVK_Informatika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434009_KVK_Kulturines_veiklos_vadyba_prof.B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434010_VK_Kulturines_veiklos_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434011_KVK_Prekybos_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434014_LAJM Uosto ir laivybos imoniu finansai PB 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434015_SMK_Viesieji rysiai_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434017_ZK_Kulturines_veiklos_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434019_TTVAM_Advertisement_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434020_LVK_Pardavimu_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434021_SVK_Finansai (6531LX080)_pa&#382;angos ataskaita_2020.01.08.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434022_LSMU_Veterinarine_maisto_sauga_Ba_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434023_VK_Prekybos Vadyba_653N14002_pazangos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434024_LVK_Statybos_verslo_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434027_TTVAM_Tarptautiniai_finansai_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434028_V.A.Graiciuno_AVM_Marketingo_ir_pardavimu_vadyba_K_2013_Kaunas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434029_KK - Prekybos vadyba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434030_PK_Reklamos vadyba_6531LX065_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434031_TTVAM_Business Management_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434032_SLK_Renginiu_verslo_vadyba_ProfBa_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434033_KTU_fizikos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434034_SU_fizikos_baigiamosios.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434035_U_Optometrija_6123CX001_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434036_VU_Energetikos_fizika_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434037_VU_Aplinkos_ir_chemine_fizika_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434038_VU_Lazerine_fizika_ir_opt_technologijos_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434039_VU_Medziagotyra_ir_puslaid_fizika_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434040_VU_Teorine_fizika_ir_astrof_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434042_VLVK_Ekonomika_pBA_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434043_KTU_Taikomoji_fizika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434044_LAJM_J r  laivavedyba_prof.BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434045_Juru kolegija_juru_laivavedyba_energet_irenginiu_isvados.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434046_KU_transporto_inzinerija_BA_MA_2004.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434047_VGTU_ transporto_inzinerija_61203T110_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434048_KU_J r  uost  in inerija_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434049_KU_Juru_uostu_valdymas_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434050_VK_Aplinkos apsauga_653H17003_pazangos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434051_PK_Aplinkos_apsauga_PBA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434052_LSMU Pharmacy report 2017 v2.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434054_KTK Statybos in inerija 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434055_653H21001_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434056_653H24001_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434057_653H21003_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434058_PK Statyba 2016 prof.BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434059_SV4-174 VDA  Taikomoji tekstil&#279; 612W10008_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434060_SV4-175 VDA  Taikomoji tekstil&#279; 621W10009_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434061_Marijampol&#279;s kolegija_Buhalterin&#279; apskaita_valst. kodas 6531LX067_pa&#382;angos ataskaita_2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434062_MK_vadyba_2008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434063_MK_vadyba_2008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434064_MK_vadyba_2008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434065_VVK_Verslo vadyba ir marketingas_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434067_SU_Aplinkos_ir_profesine_sauga_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434068_LZUU_aplinkos_inzinerija_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434069_VGTU_Aplinkos_inzinerija_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434070_VGTU_Informacinius_sistemu_inzinerija_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434071_KTU_Aplinkos_apsaugos_vadyba_ir_svaresne_gamyba_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434072_VGTU_Infomacines technologijos_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434073_VGTU_Inovatyvioji gamybos inzinerija_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434074_KTU_Ziniasklaidos_inzinerija_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434075_VGTU Medziagu ir suvirinimo inzinerija_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434076_VGTU Spaudos inz inerija_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434077_KK_Geodezija_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434078_VTDK_matavimu_inzinerija_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434079_VK_Agroverslo_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434080_VDU_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434081_KU_Vadyba_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434082_VGTU(VVF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434083_VGTU(SF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434084_VU_TVM_Tarptautinis_verslas_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434085_KTU - Vadyba_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434086_VU_Vadyba_ir_verslo_administravimas_Ba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434087_ZK_Geodezija_ir_ em tvarka_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434088_VGTU_Geodezija_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434089_VU Vadybos informcines sistemos_BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434090_MetrologijaIrMatavimai_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434091_VGTU_Geodezija_ir_kartografija_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434092_KTU_matavimu_ inzinerija.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434093_KMU_medicina_MA_2004.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434094_KTU_Verslo_administravimas_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434095_U_Verslo administravimas 612N10004_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434096_ISM_Business Management and Analytics_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434097_VDU_Verslo_administravimas_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434098_VK_Veterinarija_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434099_VGTU(VVF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434100_VDU_Biologija_pa&#382;angos ataskaita_2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434101_VDU &#381;&#362;A_Apskaita ir finansai_BA_6121LX035_pazangos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434102_ASU_Zemes_ukio_verslo_vadyba_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434104_ISM_Tarptautinis verslas ir komunikacija_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434105_VU studij&#371; krypties Biologija i&#353;orinio vertinimo i&#353;vados 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434106_VUTVM_Tarptautinis_turizmo_verslas_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434107_ASU_Apskaita_ir_finansai_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434108_KU_Marketing_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434109_VU(EF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434110_VU_Strateginis informaciniu sistemu valdymas_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434111_VU(EF)_Vadyba-2005(1).doc" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434112_VU_Kokybes vadyba_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434113_U_Vadyba_6211LX077_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434114_VU_Matematikos ir informatikos mokymas_B_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434115_VU_Botany_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434116_SV4-105_VU_Medicinos biologija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434117_VU_Microbiology_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434118_VU studij&#371; krypties Biologija i&#353;orinio vertinimo i&#353;vados 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434119_VU_Zoology_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434120_KTU Vadyba 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434121_KTU_Tarptautinis_verslas_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434122_VDU_Matematika ir jos taikymas_6121AX006_pask_veikla_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434123_VGTU_Transport Engineering Economics and Management_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434124_VPU_matematika_informatika(B)2004.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434125_VGTU(VVF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434126_KTU Taikomoji matematika BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434127_VUTVM_Tarptautinio_verslo_finansai_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434129_U_Matematika 621G10006_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434130_VDU_Verslo_vadybos_programa_vadovams_Ma_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434131_ASU_MA_Agricultural business management_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434132_KU_Hidrology and Oceanography BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434133_VU_Verslo informacijos sistemos_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434134_SV4-87_VU_Business Development_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434135_LEU_Geografija_MA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434136_ISM_Management_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434137_KU_Sea Hydrology MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434138_SV4-217 VU_Cartography MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434139_VU_Hidrogeologija ir in inerin  geologija_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434140_UK_Dantu technologijos_K_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434141_UC_Odontological care_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434142_KK_Dantu technologija_K_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434143_KSC_Odontological care_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434144_PC_Odontological care_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434146_PK Burnos higienos SP (6531GX020) paskesn&#279;s veiklos ataskaita 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434147_KSC_Dental hygiene_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434148_UC_Dental hygiene.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434149_VDU_Strateginis_organizacij&#371;_valdymas_6211LX046_paskesn&#279;s_veiklos_ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434150_KTU_Europos_integracijos_studijos_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434151_VGTU(VVF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434152_SV4-69_VGTU_Real Estate Management_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434153_SV4-49_VDA_Culture Management_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434154_SSC_Dental hygiene_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434155_LT LUHS_Dental hygiene_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434156_LT LUHS_Dentistry_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434159_LKA_vadyba_BA_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434160_LSU_Sporto_industrijos_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434161_LCC_tarptautinis_universitetas_Tarptautinio_verslo_administravimas_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434162_SV4-83_VU_Culture_Management_BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434163_KU_Verslo vadyba_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434164_VU Marketingas ir prekybos vadyba_MA (KF)_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434166_SV4-88_VU_Human Resource Management_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434168_VU Tarptautinio verslo vadyba_MA (KF)_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434169_VU Tarptautinio verslo vadyba_MA (KF)_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434171_LSU_Turizmo_ir_sporto_vadyba_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434172_ASU_MA_Administration  of Rural Development_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434173_ASU_BA_Administration of  Rural Development_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434174_KK_Automatic control_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434175_VU Tarptautinio verslo ekonomika ir vadyba_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434177_VU(KHF)_Verslo administravimas_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434178_KVK_Elektros ir automatikos irenginiai_prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434179_VK_Automatika_6533EX002_pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434182_VTDK_Electric_Power_Engineering_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434183_VU_Europos_viesasis_administravimas_MA_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434184_PK_Electric and automatic equipment_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434185_VDU_ES_vie&#353;oji_politika_ir_administravimas_6211LX041_pa&#382;angos_ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434186_VDU_Sveikatos_psichologija_6211JX061_paskesn&#279;_veikla_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434188_SU_fizika_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434190_ZK_Elektros irenginiu eksploatavimas prof BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434192_VU_Physics_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434194_VU_Computing Physics and modelling_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434195_KTU_elektros-inzinerija(automatika_valdymo_technologijos)-2001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434196_VU_Modern Technologies Physics and Management_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434197_VU_Applied Physics_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434198_VGTU_Automatika_MA_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434199_VGTU_Electrical Energetics Systems Engineering_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434200_LEU_Physics_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434201_VK Elektronikos technika prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434202_LJK_elektronikos_inzinerija_2004.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434203_KTK Elektronikos technika prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434205_VDU_Energija_ir_aplinka_6211CX017_paskesn&#279;s veiklos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434206_Kaunas College Farmakotechnika report 2017 v2.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434207_SVK_Electrical_Energetics_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434208_VGTU_Pastat _energetika_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434209_KTU_ ilumos_energetika_ir_technologijos_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434210_VK_Teleckomunikacijos_prof BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434212_KTU_Telekomunikacijos_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434213_VU_Telekomunikaciju fizika ir elektronika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434214_VGTU_Energijos_in inerija_ir_planavimas_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434215_VGTU_Telekomunikacij  in inerija_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434216_VGTU_ ilumos_in inerija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434217_VGTU_Computer_Engineering_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434218_KTU_Branduolin _energetika_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434219_VU_Telekomunikaciju fizika ir elektronika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434220_KUT_Materials_and_Nanotechnologies_BA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434221_KUT Materials Science MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434222_SV4-30   VGTU Statybine s medz iagos_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434223_U_Signal&#371; technologija 621H67001_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434224_VU_Materials_and_Technologies_of_Optoelectronics_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434225_KTU_Smart_Telecommunication_Technologies_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434226_VU_Laser_Technology_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434228_KTU_elektros-inzinerija_elektronika-2001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434229_KTU_Telekomunikaciju sistemos_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434231_VGTU_Telekomunikaciju inzinerija_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434233_MK_pramones inzinerija_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434235_VGTU_Computer_Engineering_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434236_KVK_Mechanikos_inzinerija_K_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434237_VTDK_mechanikos inzinerijos_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434240_VDA_Dizaino vadyba_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434241_KTU_PTVF_Mechanikos in&#382;inerija_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434242_KTU - &#381;ini&#371; ir inovacij&#371; vadyba _MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434243_KTU_Mechanikos in&#382;inerija_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434244_LEU_Svietimo_istaigu_vadyba_ir_administravimas_Ma_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434245_KTU_Mechanikos in&#382;inerija_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434247_KU_Mechanikos_inzinerija_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434248_SV4-13 KTU_Mechatronika_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434249_SV4-12 _KTU_Mechatronika_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434250_KTU_Mechanikos_in inerija_MA_2015.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434251_SV4-14_KTU_Gamybos in inerija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434252_LMA_Personnel_Management_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434253_KTU_Public_Administration_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434255_U_Vie&#353;asis administravimas 612N70006_pa&#382;angos_ataskaita_2 dalis_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434256_VMU_Public_Administration_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434257_KTU_Public_Administration_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434260_MK Ikimokyklinis ugdymas 2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434263_PK_Ikimokyklinio ugdymo pedagogika_6531MX007_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434264_VK_Ikimokyklinio_ugdymo pedagogika_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434265_KK_Ikimokyklinis_ugdymas_6531MX013_pa&#382;angos ataskaita_2016m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434266_KOC_Social_Work_ProfBA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434267_Taikomoji istorija_6121NX010_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434268_LEU_Taikomoji istorija_BA_2014.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434269_VU_Paveldosauga_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434271_KVK Ikimokyklinio ugdymo pedagogika 2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434276_VDU_Migracijos politikos ir lietuvi  diasporos istorija_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434277_KU Archaeologija_2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434281_U_Pradinio ugdymo pedagogika ir ikimokyklinis ugdymas 612X12004_pa&#382;angos ataskaita_2016(1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434284_Akreditacijos dokumentai 2017-12-29 11_42_55.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434287_KU_Vaikystes_pedagogika_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434288_KU_ eimos edukologija ir vaiko teisi  apsauga_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434289_LEU_Taikomoji_etika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434290_LEU_Ikimokykline_edukologija_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434291_LEU_Pradinis_ugdymas_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434293_U_Tarpkult&#363;rinis ugdymas ir tarpininkavimas 621X20029_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434297_SMK_Klaipeda_Teise_K_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434302_VDU_Teise-2002.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434303_VDU_Teise-2002 (1).doc" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434304_KSU_Teis&#279;_vientisosios studijos_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434315_VDU_Socialin&#279;_ir_politin&#279;_kritika_MA_6211JX059_Pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434316_VDU_Ryt&#371; Azijos regiono studijos_6211JX054_paskesne_veikla_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434317_VDU_Politikos_mokslai_BA_6121JX038_paskesn&#279;s_veiklos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434318_VDU_Diplomatija_ir_tarptautiniai_santykiai_MA_6211JX049_pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434319_VDU_&#352;iuolaikin&#279;_Europos_politika_6211JX055_paskesn&#279;s_veiklos_ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434320_VMU_Scandinavian and Baltic Studies_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434321_SV4-232_GJZLKA_Tarptautiniai santykiai_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434322_SV4-231_GJZLKA_Karin _diplomatija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434325_EHU Viesoji politika MA 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434326_EHU Viesoji politika MA 2016 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434327_KU Politikos mokslai BA 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434330_VU_Politikos_mokslai_Ba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434331_VU_politikos_mokslai_2007.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434332_VU_Lyginamoji politika_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434333_VU_politikos_mokslai_2007 (1).doc" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434336_U_Statybos in&#382;inerija_6121EX056_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434337_KTU Pastat  in inerin s sistemos BA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434338_KTU Nekilnojamojo turto valdymas MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434339_KTU_Statyba_MA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434340_KTU Pastat  in inerin s sistemos MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434341_2016 VGTU Road Safety engineering.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434342_VGTU_Statybos medziagos ir dirbiniai_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434343_VGTU_Geotechnika_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434344_KMAIK_Hidrotechnin&#279; statyba_6531EX032_pazangos ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434345_VGTU_Environmental protection engineering_(BA)_2012.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434346_KTU_Aplinkosaugos in inerija_BA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434347_KU Aplinkos in inerija BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434348_VGTU_Vandentvarka_2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434349_KTU_Aplinkosaugos in inerija_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434350_VGTU_Vandens  kio in inerija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434351_KU_J ros aplinkos in inerija_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434352_VK_ eldiniai ir j  dizainas prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434353_KK_&#381;eldiniai ir j&#371; dizainas_6531EX052_VSP_pa&#382;angos atsaskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434354_KVK_Kra tovaizd io dizainas_prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434355_KMAIK_&#381;eldyn&#371; dizainas_6531EX033_pa&#382;angos ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434356_KK_ eldinamu teritoriju inzinerija_ prof BA2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434357_ZK_ eldiniai ir j  dizainas prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434358_KVK_Maisto technologijos_2015.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434359_VK_chemines_analizes_technologija_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434360_KK_Maisto technologija_2015.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434361_VK_Maisto technologija_2015.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434362_KK_Viesasis_maitinimas_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434363_KK_Maisto sauga ir kokyb _2015.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434367_VDU_Valstyb&#279;s_institucij&#371;_administravimas_MA_6211LX048_Pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434368_MRU_viesasis_administravimas_MA_2006.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434369_MRU_Aplinkos_apsaugos_politika_ir_administravimas_Ma_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434371_MRU_Lyderyst  ir poky i  vadyba _Ma_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434374_PK_Turizmo_ir_laisvalaikio_vadyba_K_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434375_LVK_Rekreacijos_ir_turizmo_verslo_vadyba_K_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434376_KVK Turizmo administravimas_6531LX011_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434377_AVM_Turizmas_ir_svetingumas(Vilnius)_K_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434378_MK_Turizmo_administravimas_K_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434379_KU_Rekreacija_ir_turizmas_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434380_U_Istorija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434381_MK_Filologija(lietuviu)-2006.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434382_VU_Anglu ir rusu kalbos_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434383_VU_Anglu filologija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434384_VU_Anglu kalbotyra_Ma_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434385_VU Lietuviu filologija 2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434386_VU-kalbotyra_literatura_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434387_VU_Filologija(lietuviu)_BA_MA_2006.rtf" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434388_SV4-596_VU_Intermedialios literaturos studijos_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434389_VU_Literaturos antroplogija ir kultura_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434390_VU_Dalykine teises kalba_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434391_VU_Lietuviu filologija ir reklama_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434393_U_Lietuvi&#371; kalbotyra 621T90001_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434394_VDU_Angl&#371; ir vokie&#269;i&#371; filologija_BA_6121NX040_paskesn&#279;s veiklos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434395_U_ Angl&#371; filologija ir kita u&#382;sienio kalba 612T90003_pa&#382;angos ataskaita_ 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434396_U_Lietuvi&#371; filologija ir komunikacija 612U10015_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434398_KU_lietuviu filologija ir kalbos tvarkyba _BA__2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434399_KU_lietuviu filologija_BA__2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434401_KU_lietuviu filologija ir svedu kalba _BA__2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434402_KU_lietuviu filologija ir suomiu kalba _BA__2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434403_KU_lietuviu filologija ir rezisura _BA__2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434404_KU_lietuviu filologija ir kulturine antropologija _BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434405_U_Angl&#371; filologija 612Q30006_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434406_U_Lietuvi&#371; filologija_6121NX058_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434407_LCC_Angl&#371; kalba ir literat&#363;ra_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434408_VDU_Anglu filologija_Ba_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434409_Angl&#371; filologija_BA_6121MX006_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434410_KU_Angl&#371; Filologija_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434412_KU Chemical engineering BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434413_KTU_ biotechnologija-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434415_KTU_maisto_produktu_technologija_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434416_KK Bald  ir medienos dirbini  gamyba prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434417_KC_Interior_and_Furniture_Design_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434418_KK Leidybos ir spaudos tehnologijos prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434419_VK_informatikos inzinerija_2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434421_KK_Kompiuteriniu_tinklu_administravimas_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434422_KK_Multimedijos_technologija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434423_PK_Informacines_sistemos_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434424_VK_Informacini&#371;_Sistem&#371;_Technologija_6531BX021_pa&#382;angos_ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434425_VTDK_Transporto_informacines_sistemos_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434426_ZK_Informaciniu_sistemu_inzinerija_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434427_AK_Multimedijos, dizaino ir leidybos technologijos_6531BX003_pa&#382;angos ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434428_AK_Kompiuterini&#371; tinkl&#371; administravimas_PB_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434429_KTU_Informatikos_inzinerija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434430_KTU_Programu_sistemu_inzinerija_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434431_KTU_Informaciniu_Vienlustes_baigiamosios.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434432_KUT_Multimedia_Technologies_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434433_VGTU_Nuotolinio_mokymosi_informacines_technologijos_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434434_VGTU_Veiklos_procesu_valdymo_technologijos_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434435_KU_Techniniu_informaciniu_sistemu_inzinerija_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434436_VGTU_Informaciniu_sistemu_programu_inzinerija_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434437_VGTU_Informacines_elektronines_sistemos_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434438_KTU_Informacines_technologijos_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434439_SV4-169 KTU Nuotolinio mokymosi informacin s technologijos  621E14002.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434441_UK-siuviniai.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434442_VGTU_Printing Engineering_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434443_SV4-27 VGTU Gamybos inz&#780;inerija ir valdymas_BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434444_SV4-31   VGTU Pramone s inz inerija ir inovaciju  vadyba_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434445_KTU Tekstiles_dizainas_ir_technologija BA_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434446_KTU Medienos in&#382;inerija.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434447_KTU Tekstiles inzinerija (Mag)_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434448_SV4-11_KTU_Pramon&#279;s in&#382;inerija ir vadyba_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434450_KTU Interjero ir eksterjero medienos in inerija BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434451_KTU Odos ir polimeriniu gaminiu dizainas ir technologija BA_2012.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434452_KTU Aprangos mados inzinerija BA_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434453_KTU plastiku inzinerija.MA.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434454_KTU Aprangos mados inzinerija_MA.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434455_KTU_Technology Management_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434457_LEU_taikomoji_lingvistika_tarpk_kom_MA.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434458_KVK_Sporto_ir_pramogu_vadyba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434459_VKK_Verslo_ekonomika_Vilnius_pBA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434460_UK_Socialinis darbas_pataisos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434461_UK_Pedagogine pagalba_pataisos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434462_EHU_Verslo administravimas M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434463_VU_Paveldo informacija ir komunikacija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434464_VU_Darnaus vystymosi komunikacija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434465_VGTU_Informaciniu technologiju valdymas.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434466_VU_Tarptautin&#279; ir Europos S&#261;jungos teis&#279;_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434467_Public Communications VMU Evaluation 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434468_KU Europos studijos MA 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434469_MRU Sveikatos politika ir vadyba MA 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434471_LSMU_Bioverslo_vadyba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434472_VK_Verslo ekonomika_profBA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434473_VK_Program&#371; sistemos_P_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434474_2016 VGTU Urban planning and engineering MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434475_UK_Electrical_Energetics_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434476_VK_Informacijos_sistemos_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434477_VK Computer Engineering.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434478_VK Aprangos technologijos ir verslas.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434479_LBC_Law_PB_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434480_SV4-210_LVK_Buhalterine&#775; apskaita_K_2017_KL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434481_VGTU_statybos_valdymas_BA_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434482_2016 VGTU Construction Technologies and Management MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434483_2016 VGTU_Orlaivi&#371;_pilotavimas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434484_2016 VGTU_Skryd&#382;i&#371;_valdymas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434485_VU_medicina_MA_2004.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434486_VU_Dentistry_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434487_Tarptautinio verslo teise_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434489_MK_Imoniu_ir_istaigu_administravimas_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434490_MRU Finans  valdymas MA 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434491_VU_Vokieciu_filologija_ir_kita_uzsienio_kalba_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434492_VU_Rusistika _MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434493_KU_Landscape Archaeology_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434494_KTU_Informacines sistemos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434495_VU Rinkodara_integr_komun_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434496_KU_Andragogy_Ma_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434497_VGTU_Technomatematika_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434498_VGTU_Technomatematika MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434499_VU_ vertinimo isvados_BA_MA_baigiamosios.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434500_VU_Biochemistry_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434501_VU_Biochemistry_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434502_VIKO_informatika_2007.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434503_LVK_Taikomoji_informatika_PBA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434504_SMK_TPM_PBA_Vilnius_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434505_SV4-80_VU_Classical Philology_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434506_SK_Verslo informatika.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434507_SV8-103_VVK_Programavimas ir internetine_s technologijos_653I13003.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434508_VU_KFH_Verslo_informatika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434509_SU_informatika_MA_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434510_LEU_Informatikos_pedagogika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434511_KTU_Informatika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434512_VU_Informatika_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434513_VGTU_Inzinerine_informatika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434514_VU_Programu sistemos_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434515_VU_Bioinformatika_Ba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434516_MRU_Verslo_informatika_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434517_VU_Informacin&#279;s_technologijos_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434518_VGTU_Informaciniu_technologiju_paslaugu_valdymas_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434519_VU_Programu sistemos_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434520_VU_Informatika_2013_M.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434521_VU_Kompiuterinis modeliavimas_Ma_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434522_VDU_Taikomoji_informatika_6211BX012_paskesn&#279;s veiklos atask_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434523_KTU_Informatika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434524_VGTU_Inzinerine_informatika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434525_Biologija_BA_6121MX008_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434526_KU studij&#371; krypties Biologija i&#353;orinio vertinimo i&#353;vados 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434527_SU_Taikomoji biologija_pataisos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434528_Biologija_M_6211DX002_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434529_VU_Biophysics_BA_2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433528_8.1.isvados_klaipedos_kolegija.en-1.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433529_8.1.isvados_klaipedos_kolegija.en.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433531_SU_report_new.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433532_VAA Building Architecture_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433533_Vilnius FINAL REVISED AGREED.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433534_KU_Rekreacijos_ir_turizmo_vadyba_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433535_SU_Edukologija_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433536_MRU_socialinis_darbas_2006.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433538_U_K&#363;no kult&#363;ra_6121MX039_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433539_SV4-275 2017_ MA LEU K&#363;no kult&#363;ra ir sportas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433540_KU_Kuno kulturos pedagogika_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433541_VDU_informatika_M_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433542_KU_Biomedicinos in&#382;inerija_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433543_VU_Ekologija_BA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433544_VU_Ekologija_MA_2016-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433545_KU_Ekologija ir aplinkotyra_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433546_VU_Aplinkotyra_ir_aplinkotvarka_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433547_SU-Dekoratyvioji-zeldininkyste_BA_2010_skelbti.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433548_VK_Biomedicinine_diagnostika_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433549_KK_Kosmetologija_6531GX045_pa&#382;angos ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433550_KU_visuomenes_sveikata_BA_2010_.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433551_VGTU _transporto_inzinerija_orlaiviu_pilotavimas_BA_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433552_VGTU_ transporto_inzinerija_skrydziu_valdymas_2010l.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433554_PK_Socialinis darbas_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433555_KU _Sociainis darbas _BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433556_VDU_Socialinis darbas_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433557_KU_ Socialinis darbas _MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433558_VDU_Socialinis darbas_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433559_KU_SOT_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433560_KU_Informatika_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433561_SU_Informatika_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433562_VDU_Informatikos_sistemos_6121BX016_paskesn&#279;s veiklos atask_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433563_SV4-202_LEU_Informatika_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433564_KU_informatika_M_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433565_VU_KHF_Business_Informatics_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433566_KVK_Transporto logistika_6531EX016_pa&#382;angos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433567_VAA_Fine Arts Studies_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433568_VTDK_Automobili  techninis eksploatavimas_profBA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433569_MK_Automobili  ir traktori  techninis eksploatavimas_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433570_VMU_History and Theory of Arts_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433571_KU_Kalbotyra_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433572_LMA-menotyra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433573_KU_Literaturologija_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433574_U_Literat&#363;rologija_6211NX047_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433575_SU_Gretinamoji kalbotyra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433577_VU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433578_VDU_Literatura_ir_spauda_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433579_EHU_Theory and Practice of Contemporary Arts_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433580_MK_Dailes ir technologiju pedagogika_2009.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433581_ZK_Dail&#279;s ir technologiju pedagogika_2009.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433582_VMU_Art History and Criticism_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433583_VPU_Fine Arts_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433584_SU_Dail&#279; ir technologijos_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433585_VAA_Design_BA_Telsiai_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433586_VMU_Theatre Studies and Management_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433587_VAA_BA Costume_Design_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433588_VAA_History and Theory of Fine Arts_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433589_VAA_Design_MA_Vilnius_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433590_VAA_Costume_Design_MA_Vilnius_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433591_VDA-Kauno fakultetas Grafinis Dizainas MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433594_VK_edukologija_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433595_VMU_Cultural Heritage and Tourism_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433596_VPU_edukologija_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433597_KLK_Filologija(germanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433599_VPU_teatro_edukologija_magistras_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433602_LEU_Pranc z  filologija_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433604_VU_Prancuzu filologija_B_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433605_VDU_Frankofonijos_&#353;ali&#371;_kalba_kult&#363;ra_6121NX043_paskesn&#279;s veiklos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433606_SU_Filologija(romanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433607_VU_fizika_BA_MA_2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433608_VU_fizik0s_baigiamosios.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433609_SU_fizikos_baigiamosios.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433610_KTU_energetika_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433611_8.10.isvados_SU.en.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433612_VGTU_Aviacijos_mechanikos_inzinerija_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433613_VGTU_Biomechanika_BA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433614_KTU_Export_EngineeringBA_2012.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433615_VGTU_Mechanikos_inzinerija_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433616_VPU_mechanikos inzinerijos_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433617_ASU_Zemes_ukio_inzinerija_ir_vadyba_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433618_ASU_Agric_Mechanical_Engineering_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433619_KTU_Sporto_inzinerija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433620_SV4-10_KU_Gamybos in&#382;inerija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433621_Siauliai University AA Final Edit BTM 7 July 2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433622_SU_papildomas_ugdymas_ir_etika_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433623_LZUU_mechanikos inzinerijos_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433624_LZUU_mechanikos inzinerijos_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433625_KU_Teatrologija_MA_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433626_KLVK_Filologija(vertimas)-2006.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433627_ASU_Agric_Mechanical_Engineering_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433628_ASU_zemes ukio inzinerija ir vadyba_BA_ 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433629_U_Mechanikos in&#382;inerija_6211EX061_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433630_VGTU_Aviacijos_mechanikos_inzinerija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433631_VGTU_Biomechanika_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433632_VGTU_Mechanikos_inzinerija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433633_MK_report_new.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433634_VTDK_energetika_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433635_ASU_Energetikos_in inerija_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433636_SU_Elektros_energetika_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433637_KTU_energetika_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433638_KTU_Pramones_termoinzinerija_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433639_ASU_Tvarioji_energetika_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433640_VPU_(filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433641_VDA Grafika BA 2017(1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433642_VDA Grafika MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433643_VDA Skulpt ra BA Kaunas 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433644_VDA Skulpt ra BA Telsiai 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433645_VDA Skulpt ra BA Vilnius 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433646_VDA Painting BA 2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433647_SV4-189_VDA Tapyba  621W10010_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433648_SV4-177 VDA Tapyba  612W10009_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433649_U_Dail&#279; 621W10012_pa&#382;.atask_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433650_LEU_Polish Philology_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433651_VU_Filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433652_VPU_(filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433653_SU_Filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433654_VU_Filologija(skandinavu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433656_VPU_(filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433657_VU_Filologija(slavu)-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433658_LEU_Vokieciu_filologija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433659_KTU_Technikos_kalbos_vertimas_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433660_LEU_Educational quality management_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433661_SU_Filologija(germanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433662_VDU_Vokieciu_kalba_ir_kultura_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433663_VPU_edukologija_final_lietuviskas_MA_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433666_VU_Russian Philology_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433667_SU_Filologija(germanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433668_KU_Filologija(Germanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433669_VDU_Verslo_komunikacija_vokieciu_kalba_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433671_LEU_Prancuzu filologija_MA_2012-1.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433672_LEU_Philosophy and Ethics BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433674_VDU_Filosofija_BA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433675_VU Philosophy BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433676_LEU_Contemporary Philosophical Anthropology MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433678_VU_Philosophy MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433679_KU_Educology_Ba_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433681_VDU_Praktin&#279; filosofija_6211NX04_pa&#382;angos ataskaita_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433682_VDU_&#352;vietimo_vadyba_MA_6211MX022_Pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433688_VDU_Istorija(B)-2001.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433690_VDU_Profesijos_edukologija_6211MX023_pa&#382;angos_ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433691_VU_Vertimas_M_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433692_VU_Istorija_M_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433698_VU_Azijos_studijos_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433699_SU_Sociokulturine_antropologija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433700_VDU_Lyginamosios_kult&#363;r&#371;_studijos_MA_6211NX036_paskesn&#279;s veiklos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433701_VU_Modern_Asian_studies_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433702_U_Edukologija 621X20026_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433703_SU_Culture_studies_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433705_VDU_&#352;eimotyra_6211MX021_paskesne_veikla_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433706_VU_Filologija(germanu)-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433712_BA_Composition.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433713_Final report - History field 2020 - Klaip&#279;da University.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433715_BA_Music_VPU.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433716_VK Dance pedagogy 2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433717_ZC_Dance_Pedagogy_PBA.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433720_KU_Choro dirigavimas_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433721_KU_Liaudies muzika_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433722_KU Choreografija MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433723_LMTA_Music_Perfomance_K_MA_2010.rtf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433724_V A Graiciunas School of Management_Law_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433725_LMTA_Bendroji muzikos didaktika_621X14001_B_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433726_LMTA_Composition_MA_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433728_Vilnius_College_Banking_2012-12.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433729_SMK_Klaipeda_Banking_2012-12.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433730_KBS Banking_2012-12.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433732_SLK_Finans_instituciju_ekon_pBA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433733_KTU_Ekonomika_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433734_VDU_Ekonomika_6121JX034_paskesn&#279;s_veiklos_atask.2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433735_ISM_Ekonomika_Vilnius_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433737_U_Ekonomika 621L10013_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433739_MRU_Finans&#371; rinkos_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433740_LKKA_sportas_BA_MA_2007.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433741_K&#363;no kult&#363;ra_6121MX016_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433743_SV4-2 2017 - LSU BA Treniravimo sistemos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433744_LSU_K no kult ra_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433745_SV4-267_KTU_Ekonomika_MA .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433746_SV4-277 2017 &#8211; LSU MA Treniravimo sistemos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433747_ISM_Finansu_ekonomika_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433748_VU_Europos ekonomin&#279;s studijos_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433749_VU_Verslo_ekonomika_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433750_LSU_Sporto psichologija_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433752_LEU_Politikos_sociologija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433753_LK_Teis __PBA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433754_SV4-279 2017 _ LSU MA K&#363;no kult&#363;ra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433756_VU_Sociologija_BA_2012 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433761_KTU_sociologija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433762_LSU_Sportine_rekreacija_ir_turizmas_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433765_LEU_Ugdymo_sociologija_MA_2012.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433766_KK_Socialinis darbas_6531JX020_VSP_pa&#382;angos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433768_VU_Sociologija_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433772_KU_&#352;okio menas_BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433773_KU_Sportiniai &#353;okiai_BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433775_KVK Socialinis darbas_6531JX001_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433776_SV4-229_KK_Buhalterin&#279; apskaita_K_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433777_LMTA_Garso re&#382;is&#363;ra_6121PX054_B_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433778_ZC_Social_Work_ProfBA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433780_LMTA_Meno vadyba_6121LX065_B_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433781_VU_Social_Work_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433782_VK_Finansai_PBA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433784_LSMU_Socialinis darbas medicinoje_BA_6121JX004_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433785_LMTA_Vaizdo re&#382;is&#363;ra_6121PX008_B_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433786_VDA_Fotografija_ir_medijos_menas_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433788_Socialinis darbas_MA_6211JX011_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433789_LMTA_Garso re&#382;is&#363;ra_6211PX034_M_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433790_VU_Sociologija ir kriminologija_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433791_VU_Social_Work_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433793_LMTA_meno_vadyba_MA.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433795_SU_Informatika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433796_LMTA_Cinematography_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433797_Social_Policy_VU(M)_final.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433798_SU_informatikos_62409P108_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433799_LMTA_Vaizdo re&#382;is&#363;ra_M_6211PX003_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433802_KU_Psychology (BA).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433803_VDU_Katalik&#371;_teologija_BA_6121NX046_Pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433804_Educational Psychology KU(M).doc" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433808_VAGAVM_Vilnius_Tarptautinis_verslas_ir_komunikacija_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433810_Turizmo ir viesbuciu vadyba_6531LX093_pazangos ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433811_VDU_Pastoracine_teologija_2011.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433812_VPU_Kataliku_Tikyba_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433813_KK_Teis&#279;_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433814_KVK_Socialine_pedagogika_prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433816_Final_Report_Law_Utena_College_.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433817_VK_Accounting_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433818_VU_Teis _V_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433820_MRU Law  612M90003 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433821_MRU Law and Penitentiary Activities 612M90004 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433822_MK_Social_pedagogy.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433823_PK_Socialine_pedagogika_prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433825_VU_Religious_studies_MA_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433827_KK_Socialin&#279; pedagogika_6531MX014_VSP_pa&#382;angos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433828_MRU_Teis&#279; ir policijos veikla_6121KX008_pa&#382;ngos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433829_VKK_Accounting_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433831_MRU Law and Management 612M90006 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433832_VDU_Religinis_&#353;vietimas_6211NX041_paskesn&#279;s veiklos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433833_Istaigu ir imoniu admintravimas_6531LX089_pazangos ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433834_VU_Specialioji_pedagogika_MA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433836_KU_Matematika_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433837_VK_Istaigu administravimo studiju programos pazangos atsakaita_6531LX041_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433841_KK_Verslo_vadyba_6531LX084_pa&#382;angos ataskaita_2016m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433843_Gestu kalba_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433845_VU_Matematika ir matematikos didaktika_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433846_SV4-72_VU_Classical (Latin and Ancient Greek) Philology_B_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433847_KU_Socialine_pedagogika_MA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433848_KU_edukologija_final_MA_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433850_VU_Edukologija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433851_VU_Financ&#371; ir draudimo matematika BA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433853_VDU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433854_MRU Law 621M90011 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433856_MRU Law and Police Activities 621M90013 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433859_VGTU_Taikomoji statistika_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433860_KTU_Taikomoji chemija_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433861_Psichologija_BA_6121MX025_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433862_VDU_Psichologija_6121JX039_pask_veikla2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433863_Psichologija_MA_6211JX009_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433865_VDU_Mokyklin&#279;_psichologija_6211JX052_paskesn&#279;_veikla_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433866_VKK_Verslo Vadyba_pBA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433867_VDU_Org_psichologija_6211JX053_pask_veikla_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433870_LVK(Siauliu_fakultetas)_Istaigu_ir_imoniu_adminitravimas_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433872_MRU_Psichologija_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433873_LCC_tarptautinis_universitetas_Psichologija_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433874_SV4-219_MRU_Verslo  psichologija_6211JX078_2017_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433875_SV4-218_MRU_Teises  psichologija_6211JX076_2017_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433877_VU_Psichologija_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433879_VDU_Career and professional councelling_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433880_KU_Educology_Ba_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433881_KU_Andragogy_Ba_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433883_KTU_Educational Technologies_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433884_KTU_Architecture_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433885_VGTU_Architecture _BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433886_VCTD_GraphicDesign.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433887_VCTD_InteriorDesign.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433888_KTU_Architecture_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433889_VTDK_fotografijos_technologijos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433890_VGTU_Architecture _MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433892_VGTU_Architecture history and theory_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433893_LSU_Educology_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433895_VU_Matematika ir jos taikymas  BA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433896_U_Matematika 612G10005_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433897_VPU_621G10004_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433898_VU_Matematika MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433899_VDU_Taikomoji_matematika_6211AX007_pask_veikla_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433900_KTU Taikomoji matematika MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433901_KTU_Taikomoji chemija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433902_LVK_Verslo_procesu_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433903_LVK_Verslo_procesu_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433904_LEU_Chemistry_2011.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433906_VU Chemistry BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433907_KVAM_Verslo_Vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433908_TTVAM_Logistics and Forwarding_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433910_KVK Buhalterin&#279; apskaita_6531LX010_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433911_KVK &#302;staig&#371; ir &#303;moni&#371; administravimas_6531LX008_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433912_KVK_Logistikos_vadyba_6531LX007_pa&#382;angos_ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433913_KVK_Verslo_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433914_PK_6531LX064_Buhalterin&#279;_apskaita_pa&#382;angos_ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433916_VU Chemistry MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433917_VU_Geology_BA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433918_PK_Verslo vadyba_6531LX062_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433919_VK_&#302;moni&#371; ir &#303;staig&#371; administravimo_6531LX081_pa&#382;angos_ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433922_KU_&#381;urnalistika_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433923_VU_Leidyba_ir_reklama_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433925_VGTU_K&#363;rybin&#279;s industrijos_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433926_VU_Leidyba_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433928_VU_Ry&#353;iai su visuomene_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433929_VDU_ Integruota_komunikacija_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433930_VDU_ &#381;urmalistika_ ir_ medij&#371;_ analiz&#279;_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433931_VK_Buhalterin&#279; Apskaita_653N44006_pazangos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433932_LAJM_653N25002_2010.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433933_K_Accounting_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433934_ZK_Verslo_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433935_VU_Environmental Hydrogeology and Geoengineering_BA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433936_VU_Geologija_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433937_Geografija_B_6121MX011_pa&#382;angos ataskakta_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433938_SV4-238 VU_Geography BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433939_SV4-212 VU_Meteorology and Hydrology BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433940_VIKO_primary_education.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433941_KU_Socialine ekonomine geografija ir regionistika_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433942_VK_Socialine pedagogika_K_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433943_VU_bendroji_geografija_krastotvarka_MA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433944_KU_Visuomenine geografija_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433945_KTU_socialine_final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433946_SV4-211 VU_Hydrometeorology MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433947_LZUU_visuomenes sveikata_PA_2007.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433948_LZUU_agronomija_BA_MA_SP_2001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433949_VGTU_EE_BA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433950_KTU_Elektronikos in inerija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433951_KU_final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433952_U_Elektronikos in&#382;inerija 612H61003_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433953_LAPE_social_pedagogy_final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433954_VPU_final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433955_U_Socialin&#279; pedagogika 612X16003_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433956_KTU_Intelectual_BA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433957_U_Specialioji pedagogika 612X17001_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433958_KTU_Elektronikos in inerija_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433959_U_Specialioji pedagogika 621X17002_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433961_VGTU_Avionics_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433962_VGTU_Elektronikos in inerija_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433965_AK_transporto_inzinerija_65303T101.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433966_AK_ transporto_inzinerija_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433967_KTU_Transporto priemoniu in&#382;inerija_2014_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433968_KU_transporto_inzinerija_ 62403T101_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433969_KTU_transporto_inzinerija_62403T102_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433970_VGTU_transporto inzinerija_62403T104_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433971_KU_Laivyno technines eksploatacijos valdymas_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433972_KU_transporto inzinerija_62603T102_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433973_ASU_Hidrotechnin&#279;s statybos in&#382;inerija_BA_6121EX026_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433974_ASU_Hidrotechnin&#279;s statybos in&#382;inerija_MA_6211EX027_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433975_KTU_ Chemin  technologija ir in inerija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433976_KTU_Maisto_mokslas_ir_technologija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433977_KTU_Maisto technologija_MA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433978_KOK_filologija(vertimas)_2008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433979_VVK Taikomoji anglu kalba PB 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433981_VPU_Filologija(lietuviu)_BA_MA_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433982_VDU_Filologija(lietuviu)_BA_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433983_VU_Filologija(lietuviu)_BA_MA_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433985_lietuvi&#371;_filologija_bakalauras04-06.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433987_VU_Filologija(lietuviu)_BA_MA_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433988_SV4-140_VU_Semiotics_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433990_KTU_Technikos kalbos vertimas ir lokalizacija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433991_LCC Uzsienio kalbos mokymas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433992_KK_Stiklo, keramikos, odos, tekstil s menas_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433993_SLK_Verslo_vadyba_ProfBa_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433994_Final_Report_VU_Library_and_Information_Studies_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433995_Final_Report_VU_Information_Management_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433996_Final_Report_VU_Busines_Information_Management_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433997_VU_Zurnalistika_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433998_Final_Report_KU_Informology_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/433999_Final_Report_VU_Management_of_Libraries_and_ IC_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434000_Final_Report_VU_Book_Science.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434001_Final_Report_VU_Communication_Science.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434002_VU_Zurnalistika_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434003_Final_Report_VU_Information_System_Management_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434004_Final_Report_VU_Information_Management_MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434005_Final_Report_VU_International_Communication.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434006_VU_Financ  ir draudimo matematika MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434007_KVK_Informatika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434009_KVK_Kulturines_veiklos_vadyba_prof.B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434010_VK_Kulturines_veiklos_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434011_KVK_Prekybos_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434014_LAJM Uosto ir laivybos imoniu finansai PB 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434015_SMK_Viesieji rysiai_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434017_ZK_Kulturines_veiklos_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434019_TTVAM_Advertisement_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434020_LVK_Pardavimu_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434021_SVK_Finansai (6531LX080)_pa&#382;angos ataskaita_2020.01.08.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434022_LSMU_Veterinarine_maisto_sauga_Ba_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434023_VK_Prekybos Vadyba_653N14002_pazangos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434024_LVK_Statybos_verslo_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434027_TTVAM_Tarptautiniai_finansai_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434028_V.A.Graiciuno_AVM_Marketingo_ir_pardavimu_vadyba_K_2013_Kaunas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434029_KK - Prekybos vadyba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434030_PK_Reklamos vadyba_6531LX065_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434031_TTVAM_Business Management_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434032_SLK_Renginiu_verslo_vadyba_ProfBa_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434033_KTU_fizikos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434034_SU_fizikos_baigiamosios.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434035_U_Optometrija_6123CX001_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434036_VU_Energetikos_fizika_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434037_VU_Aplinkos_ir_chemine_fizika_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434038_VU_Lazerine_fizika_ir_opt_technologijos_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434039_VU_Medziagotyra_ir_puslaid_fizika_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434040_VU_Teorine_fizika_ir_astrof_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434042_VLVK_Ekonomika_pBA_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434043_KTU_Taikomoji_fizika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434044_LAJM_J r  laivavedyba_prof.BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434045_Juru kolegija_juru_laivavedyba_energet_irenginiu_isvados.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434046_KU_transporto_inzinerija_BA_MA_2004.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434047_VGTU_ transporto_inzinerija_61203T110_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434048_KU_J r  uost  in inerija_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434049_KU_Juru_uostu_valdymas_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434050_VK_Aplinkos apsauga_653H17003_pazangos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434051_PK_Aplinkos_apsauga_PBA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434052_LSMU Pharmacy report 2017 v2.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434054_KTK Statybos in inerija 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434055_653H21001_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434056_653H24001_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434057_653H21003_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434058_PK Statyba 2016 prof.BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434059_SV4-174 VDA  Taikomoji tekstil&#279; 612W10008_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434060_SV4-175 VDA  Taikomoji tekstil&#279; 621W10009_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434061_Marijampol&#279;s kolegija_Buhalterin&#279; apskaita_valst. kodas 6531LX067_pa&#382;angos ataskaita_2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434062_MK_vadyba_2008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434063_MK_vadyba_2008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434064_MK_vadyba_2008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434065_VVK_Verslo vadyba ir marketingas_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434067_SU_Aplinkos_ir_profesine_sauga_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434068_LZUU_aplinkos_inzinerija_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434069_VGTU_Aplinkos_inzinerija_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434070_VGTU_Informacinius_sistemu_inzinerija_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434071_KTU_Aplinkos_apsaugos_vadyba_ir_svaresne_gamyba_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434072_VGTU_Infomacines technologijos_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434073_VGTU_Inovatyvioji gamybos inzinerija_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434074_KTU_Ziniasklaidos_inzinerija_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434075_VGTU Medziagu ir suvirinimo inzinerija_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434076_VGTU Spaudos inz inerija_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434077_KK_Geodezija_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434078_VTDK_matavimu_inzinerija_2006.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434079_VK_Agroverslo_vadyba_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434080_VDU_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434081_KU_Vadyba_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434082_VGTU(VVF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434083_VGTU(SF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434084_VU_TVM_Tarptautinis_verslas_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434085_KTU - Vadyba_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434086_VU_Vadyba_ir_verslo_administravimas_Ba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434087_ZK_Geodezija_ir_ em tvarka_K_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434088_VGTU_Geodezija_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434089_VU Vadybos informcines sistemos_BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434090_MetrologijaIrMatavimai_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434091_VGTU_Geodezija_ir_kartografija_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434092_KTU_matavimu_ inzinerija.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434093_KMU_medicina_MA_2004.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434094_KTU_Verslo_administravimas_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434095_U_Verslo administravimas 612N10004_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434096_ISM_Business Management and Analytics_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434097_VDU_Verslo_administravimas_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434098_VK_Veterinarija_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434099_VGTU(VVF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434100_VDU_Biologija_pa&#382;angos ataskaita_2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434101_VDU &#381;&#362;A_Apskaita ir finansai_BA_6121LX035_pazangos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434102_ASU_Zemes_ukio_verslo_vadyba_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434104_ISM_Tarptautinis verslas ir komunikacija_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434105_VU studij&#371; krypties Biologija i&#353;orinio vertinimo i&#353;vados 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434106_VUTVM_Tarptautinis_turizmo_verslas_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434107_ASU_Apskaita_ir_finansai_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434108_KU_Marketing_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434109_VU(EF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434110_VU_Strateginis informaciniu sistemu valdymas_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434111_VU(EF)_Vadyba-2005(1).doc" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434112_VU_Kokybes vadyba_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434113_U_Vadyba_6211LX077_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434114_VU_Matematikos ir informatikos mokymas_B_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434115_VU_Botany_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434116_SV4-105_VU_Medicinos biologija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434117_VU_Microbiology_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434118_VU studij&#371; krypties Biologija i&#353;orinio vertinimo i&#353;vados 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434119_VU_Zoology_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434120_KTU Vadyba 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434121_KTU_Tarptautinis_verslas_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434122_VDU_Matematika ir jos taikymas_6121AX006_pask_veikla_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434123_VGTU_Transport Engineering Economics and Management_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434124_VPU_matematika_informatika(B)2004.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434125_VGTU(VVF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434126_KTU Taikomoji matematika BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434127_VUTVM_Tarptautinio_verslo_finansai_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434129_U_Matematika 621G10006_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434130_VDU_Verslo_vadybos_programa_vadovams_Ma_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434131_ASU_MA_Agricultural business management_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434132_KU_Hidrology and Oceanography BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434133_VU_Verslo informacijos sistemos_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434134_SV4-87_VU_Business Development_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434135_LEU_Geografija_MA_2011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434136_ISM_Management_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434137_KU_Sea Hydrology MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434138_SV4-217 VU_Cartography MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434139_VU_Hidrogeologija ir in inerin  geologija_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434140_UK_Dantu technologijos_K_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434141_UC_Odontological care_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434142_KK_Dantu technologija_K_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434143_KSC_Odontological care_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434144_PC_Odontological care_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434146_PK Burnos higienos SP (6531GX020) paskesn&#279;s veiklos ataskaita 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434147_KSC_Dental hygiene_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434148_UC_Dental hygiene.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434149_VDU_Strateginis_organizacij&#371;_valdymas_6211LX046_paskesn&#279;s_veiklos_ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434150_KTU_Europos_integracijos_studijos_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434151_VGTU(VVF)_Vadyba-2005.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434152_SV4-69_VGTU_Real Estate Management_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434153_SV4-49_VDA_Culture Management_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434154_SSC_Dental hygiene_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434155_LT LUHS_Dental hygiene_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434156_LT LUHS_Dentistry_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434159_LKA_vadyba_BA_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434160_LSU_Sporto_industrijos_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434161_LCC_tarptautinis_universitetas_Tarptautinio_verslo_administravimas_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434162_SV4-83_VU_Culture_Management_BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434163_KU_Verslo vadyba_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434164_VU Marketingas ir prekybos vadyba_MA (KF)_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434166_SV4-88_VU_Human Resource Management_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434168_VU Tarptautinio verslo vadyba_MA (KF)_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434169_VU Tarptautinio verslo vadyba_MA (KF)_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434171_LSU_Turizmo_ir_sporto_vadyba_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434172_ASU_MA_Administration  of Rural Development_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434173_ASU_BA_Administration of  Rural Development_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434174_KK_Automatic control_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434175_VU Tarptautinio verslo ekonomika ir vadyba_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434178_KVK_Elektros ir automatikos irenginiai_prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434179_VK_Automatika_6533EX002_pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434182_VTDK_Electric_Power_Engineering_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434183_VU_Europos_viesasis_administravimas_MA_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434184_PK_Electric and automatic equipment_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434185_VDU_ES_vie&#353;oji_politika_ir_administravimas_6211LX041_pa&#382;angos_ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434186_VDU_Sveikatos_psichologija_6211JX061_paskesn&#279;_veikla_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434188_SU_fizika_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434190_ZK_Elektros irenginiu eksploatavimas prof BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434192_VU_Physics_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434194_VU_Computing Physics and modelling_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434195_KTU_elektros-inzinerija(automatika_valdymo_technologijos)-2001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434196_VU_Modern Technologies Physics and Management_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434197_VU_Applied Physics_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434198_VGTU_Automatika_MA_2010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434199_VGTU_Electrical Energetics Systems Engineering_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434200_LEU_Physics_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434201_VK Elektronikos technika prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434202_LJK_elektronikos_inzinerija_2004.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434203_KTK Elektronikos technika prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434205_VDU_Energija_ir_aplinka_6211CX017_paskesn&#279;s veiklos ataskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434206_Kaunas College Farmakotechnika report 2017 v2.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434207_SVK_Electrical_Energetics_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434208_VGTU_Pastat _energetika_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434209_KTU_ ilumos_energetika_ir_technologijos_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434210_VK_Teleckomunikacijos_prof BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434212_KTU_Telekomunikacijos_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434213_VU_Telekomunikaciju fizika ir elektronika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434214_VGTU_Energijos_in inerija_ir_planavimas_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434215_VGTU_Telekomunikacij  in inerija_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434216_VGTU_ ilumos_in inerija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434217_VGTU_Computer_Engineering_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434218_KTU_Branduolin _energetika_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434219_VU_Telekomunikaciju fizika ir elektronika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434220_KUT_Materials_and_Nanotechnologies_BA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434221_KUT Materials Science MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434222_SV4-30   VGTU Statybine s medz iagos_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434223_U_Signal&#371; technologija 621H67001_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434224_VU_Materials_and_Technologies_of_Optoelectronics_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434225_KTU_Smart_Telecommunication_Technologies_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434226_VU_Laser_Technology_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434228_KTU_elektros-inzinerija_elektronika-2001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434229_KTU_Telekomunikaciju sistemos_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434231_VGTU_Telekomunikaciju inzinerija_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434233_MK_pramones inzinerija_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434235_VGTU_Computer_Engineering_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434236_KVK_Mechanikos_inzinerija_K_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434237_VTDK_mechanikos inzinerijos_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434240_VDA_Dizaino vadyba_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434241_KTU_PTVF_Mechanikos in&#382;inerija_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434242_KTU - &#381;ini&#371; ir inovacij&#371; vadyba _MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434243_KTU_Mechanikos in&#382;inerija_MA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434244_LEU_Svietimo_istaigu_vadyba_ir_administravimas_Ma_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434245_KTU_Mechanikos in&#382;inerija_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434247_KU_Mechanikos_inzinerija_B_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434248_SV4-13 KTU_Mechatronika_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434249_SV4-12 _KTU_Mechatronika_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434250_KTU_Mechanikos_in inerija_MA_2015.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434251_SV4-14_KTU_Gamybos in inerija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434252_LMA_Personnel_Management_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434253_KTU_Public_Administration_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434255_U_Vie&#353;asis administravimas 612N70006_pa&#382;angos_ataskaita_2 dalis_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434256_VMU_Public_Administration_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434257_KTU_Public_Administration_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434260_MK Ikimokyklinis ugdymas 2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434263_PK_Ikimokyklinio ugdymo pedagogika_6531MX007_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434264_VK_Ikimokyklinio_ugdymo pedagogika_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434265_KK_Ikimokyklinis_ugdymas_6531MX013_pa&#382;angos ataskaita_2016m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434266_KOC_Social_Work_ProfBA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434267_Taikomoji istorija_6121NX010_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434268_LEU_Taikomoji istorija_BA_2014.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434269_VU_Paveldosauga_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434271_KVK Ikimokyklinio ugdymo pedagogika 2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434276_VDU_Migracijos politikos ir lietuvi  diasporos istorija_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434277_KU Archaeologija_2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434281_U_Pradinio ugdymo pedagogika ir ikimokyklinis ugdymas 612X12004_pa&#382;angos ataskaita_2016(1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434284_Akreditacijos dokumentai 2017-12-29 11_42_55.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434287_KU_Vaikystes_pedagogika_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434288_KU_ eimos edukologija ir vaiko teisi  apsauga_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434289_LEU_Taikomoji_etika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434290_LEU_Ikimokykline_edukologija_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434291_LEU_Pradinis_ugdymas_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434293_U_Tarpkult&#363;rinis ugdymas ir tarpininkavimas 621X20029_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434297_SMK_Klaipeda_Teise_K_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434302_VDU_Teise-2002.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434303_VDU_Teise-2002 (1).doc" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434304_KSU_Teis&#279;_vientisosios studijos_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434315_VDU_Socialin&#279;_ir_politin&#279;_kritika_MA_6211JX059_Pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434316_VDU_Ryt&#371; Azijos regiono studijos_6211JX054_paskesne_veikla_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434317_VDU_Politikos_mokslai_BA_6121JX038_paskesn&#279;s_veiklos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434318_VDU_Diplomatija_ir_tarptautiniai_santykiai_MA_6211JX049_pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434319_VDU_&#352;iuolaikin&#279;_Europos_politika_6211JX055_paskesn&#279;s_veiklos_ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434320_VMU_Scandinavian and Baltic Studies_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434321_SV4-232_GJZLKA_Tarptautiniai santykiai_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434322_SV4-231_GJZLKA_Karin _diplomatija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434325_EHU Viesoji politika MA 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434326_EHU Viesoji politika MA 2016 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434327_KU Politikos mokslai BA 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434330_VU_Politikos_mokslai_Ba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434331_VU_politikos_mokslai_2007.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434332_VU_Lyginamoji politika_M_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434333_VU_politikos_mokslai_2007 (1).doc" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434336_U_Statybos in&#382;inerija_6121EX056_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434337_KTU Pastat  in inerin s sistemos BA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434338_KTU Nekilnojamojo turto valdymas MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434339_KTU_Statyba_MA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434340_KTU Pastat  in inerin s sistemos MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434341_2016 VGTU Road Safety engineering.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434342_VGTU_Statybos medziagos ir dirbiniai_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434343_VGTU_Geotechnika_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434344_KMAIK_Hidrotechnin&#279; statyba_6531EX032_pazangos ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434345_VGTU_Environmental protection engineering_(BA)_2012.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434346_KTU_Aplinkosaugos in inerija_BA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434347_KU Aplinkos in inerija BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434348_VGTU_Vandentvarka_2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434349_KTU_Aplinkosaugos in inerija_MA_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434350_VGTU_Vandens  kio in inerija_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434351_KU_J ros aplinkos in inerija_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434352_VK_ eldiniai ir j  dizainas prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434353_KK_&#381;eldiniai ir j&#371; dizainas_6531EX052_VSP_pa&#382;angos atsaskaita_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434354_KVK_Kra tovaizd io dizainas_prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434355_KMAIK_&#381;eldyn&#371; dizainas_6531EX033_pa&#382;angos ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434356_KK_ eldinamu teritoriju inzinerija_ prof BA2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434357_ZK_ eldiniai ir j  dizainas prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434358_KVK_Maisto technologijos_2015.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434359_VK_chemines_analizes_technologija_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434360_KK_Maisto technologija_2015.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434361_VK_Maisto technologija_2015.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434362_KK_Viesasis_maitinimas_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434363_KK_Maisto sauga ir kokyb _2015.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434367_VDU_Valstyb&#279;s_institucij&#371;_administravimas_MA_6211LX048_Pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434368_MRU_viesasis_administravimas_MA_2006.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434369_MRU_Aplinkos_apsaugos_politika_ir_administravimas_Ma_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434371_MRU_Lyderyst  ir poky i  vadyba _Ma_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434374_PK_Turizmo_ir_laisvalaikio_vadyba_K_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434375_LVK_Rekreacijos_ir_turizmo_verslo_vadyba_K_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434376_KVK Turizmo administravimas_6531LX011_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434377_AVM_Turizmas_ir_svetingumas(Vilnius)_K_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434378_MK_Turizmo_administravimas_K_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434379_KU_Rekreacija_ir_turizmas_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434380_U_Istorija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434381_MK_Filologija(lietuviu)-2006.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434382_VU_Anglu ir rusu kalbos_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434383_VU_Anglu filologija_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434384_VU_Anglu kalbotyra_Ma_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434385_VU Lietuviu filologija 2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434386_VU-kalbotyra_literatura_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434387_VU_Filologija(lietuviu)_BA_MA_2006.rtf" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434388_SV4-596_VU_Intermedialios literaturos studijos_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434389_VU_Literaturos antroplogija ir kultura_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434390_VU_Dalykine teises kalba_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434391_VU_Lietuviu filologija ir reklama_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434393_U_Lietuvi&#371; kalbotyra 621T90001_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434394_VDU_Angl&#371; ir vokie&#269;i&#371; filologija_BA_6121NX040_paskesn&#279;s veiklos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434395_U_ Angl&#371; filologija ir kita u&#382;sienio kalba 612T90003_pa&#382;angos ataskaita_ 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434396_U_Lietuvi&#371; filologija ir komunikacija 612U10015_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434398_KU_lietuviu filologija ir kalbos tvarkyba _BA__2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434399_KU_lietuviu filologija_BA__2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434401_KU_lietuviu filologija ir svedu kalba _BA__2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434402_KU_lietuviu filologija ir suomiu kalba _BA__2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434403_KU_lietuviu filologija ir rezisura _BA__2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434404_KU_lietuviu filologija ir kulturine antropologija _BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434405_U_Angl&#371; filologija 612Q30006_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434406_U_Lietuvi&#371; filologija_6121NX058_pa&#382;angos ataskaita_2017.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434407_LCC_Angl&#371; kalba ir literat&#363;ra_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434408_VDU_Anglu filologija_Ba_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434409_Angl&#371; filologija_BA_6121MX006_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434410_KU_Angl&#371; Filologija_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434412_KU Chemical engineering BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434413_KTU_ biotechnologija-2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434415_KTU_maisto_produktu_technologija_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434416_KK Bald  ir medienos dirbini  gamyba prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434417_KC_Interior_and_Furniture_Design_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434418_KK Leidybos ir spaudos tehnologijos prof BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434419_VK_informatikos inzinerija_2003.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434421_KK_Kompiuteriniu_tinklu_administravimas_BA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434422_KK_Multimedijos_technologija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434423_PK_Informacines_sistemos_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434424_VK_Informacini&#371;_Sistem&#371;_Technologija_6531BX021_pa&#382;angos_ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434425_VTDK_Transporto_informacines_sistemos_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434426_ZK_Informaciniu_sistemu_inzinerija_B_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434427_AK_Multimedijos, dizaino ir leidybos technologijos_6531BX003_pa&#382;angos ataskaita_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434428_AK_Kompiuterini&#371; tinkl&#371; administravimas_PB_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434429_KTU_Informatikos_inzinerija_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434430_KTU_Programu_sistemu_inzinerija_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434431_KTU_Informaciniu_Vienlustes_baigiamosios.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434434_VGTU_Veiklos_procesu_valdymo_technologijos_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434435_KU_Techniniu_informaciniu_sistemu_inzinerija_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434436_VGTU_Informaciniu_sistemu_programu_inzinerija_M_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434437_VGTU_Informacines_elektronines_sistemos_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434438_KTU_Informacines_technologijos_MA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434439_SV4-169 KTU Nuotolinio mokymosi informacin s technologijos  621E14002.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434441_UK-siuviniai.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434442_VGTU_Printing Engineering_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434443_SV4-27 VGTU Gamybos inz&#780;inerija ir valdymas_BA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434444_SV4-31   VGTU Pramone s inz inerija ir inovaciju  vadyba_MA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434445_KTU Tekstiles_dizainas_ir_technologija BA_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434446_KTU Medienos in&#382;inerija.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434447_KTU Tekstiles inzinerija (Mag)_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434448_SV4-11_KTU_Pramon&#279;s in&#382;inerija ir vadyba_M_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434450_KTU Interjero ir eksterjero medienos in inerija BA 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434451_KTU Odos ir polimeriniu gaminiu dizainas ir technologija BA_2012.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434452_KTU Aprangos mados inzinerija BA_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434453_KTU plastiku inzinerija.MA.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434454_KTU Aprangos mados inzinerija_MA.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434455_KTU_Technology Management_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434457_LEU_taikomoji_lingvistika_tarpk_kom_MA.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434458_KVK_Sporto_ir_pramogu_vadyba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434459_VKK_Verslo_ekonomika_Vilnius_pBA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434460_UK_Socialinis darbas_pataisos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434461_UK_Pedagogine pagalba_pataisos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434462_EHU_Verslo administravimas M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434463_VU_Paveldo informacija ir komunikacija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434464_VU_Darnaus vystymosi komunikacija_M_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434465_VGTU_Informaciniu technologiju valdymas.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434466_VU_Tarptautin&#279; ir Europos S&#261;jungos teis&#279;_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434467_Public Communications VMU Evaluation 2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434468_KU Europos studijos MA 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434469_MRU Sveikatos politika ir vadyba MA 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434471_LSMU_Bioverslo_vadyba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434472_VK_Verslo ekonomika_profBA_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434473_VK_Program&#371; sistemos_P_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434474_2016 VGTU Urban planning and engineering MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434475_UK_Electrical_Energetics_BA_2015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434476_VK_Informacijos_sistemos_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434477_VK Computer Engineering.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434478_VK Aprangos technologijos ir verslas.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434479_LBC_Law_PB_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434480_SV4-210_LVK_Buhalterine&#775; apskaita_K_2017_KL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434481_VGTU_statybos_valdymas_BA_2009.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434482_2016 VGTU Construction Technologies and Management MA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434483_2016 VGTU_Orlaivi&#371;_pilotavimas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434484_2016 VGTU_Skryd&#382;i&#371;_valdymas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434485_VU_medicina_MA_2004.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434486_VU_Dentistry_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434487_Tarptautinio verslo teise_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434489_MK_Imoniu_ir_istaigu_administravimas_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434490_MRU Finans  valdymas MA 2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434491_VU_Vokieciu_filologija_ir_kita_uzsienio_kalba_BA_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434492_VU_Rusistika _MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434493_KU_Landscape Archaeology_2013.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434494_KTU_Informacines sistemos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434495_VU Rinkodara_integr_komun_2012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434496_KU_Andragogy_Ma_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434497_VGTU_Technomatematika_B_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434498_VGTU_Technomatematika MA 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434499_VU_ vertinimo isvados_BA_MA_baigiamosios.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434500_VU_Biochemistry_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434501_VU_Biochemistry_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434502_VIKO_informatika_2007.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434503_LVK_Taikomoji_informatika_PBA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434504_SMK_TPM_PBA_Vilnius_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434505_SV4-80_VU_Classical Philology_M_2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434506_SK_Verslo informatika.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434507_SV8-103_VVK_Programavimas ir internetine_s technologijos_653I13003.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434508_VU_KFH_Verslo_informatika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434509_SU_informatika_MA_2008.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434510_LEU_Informatikos_pedagogika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434511_KTU_Informatika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434512_VU_Informatika_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434513_VGTU_Inzinerine_informatika_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434514_VU_Programu sistemos_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434515_VU_Bioinformatika_Ba_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434516_MRU_Verslo_informatika_B_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434517_VU_Informacin&#279;s_technologijos_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434518_VGTU_Informaciniu_technologiju_paslaugu_valdymas_BA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434519_VU_Programu sistemos_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434520_VU_Informatika_2013_M.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434521_VU_Kompiuterinis modeliavimas_Ma_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434522_VDU_Taikomoji_informatika_6211BX012_paskesn&#279;s veiklos atask_2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434523_KTU_Informatika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434524_VGTU_Inzinerine_informatika_MA_2013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434525_Biologija_BA_6121MX008_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434526_KU studij&#371; krypties Biologija i&#353;orinio vertinimo i&#353;vados 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434527_SU_Taikomoji biologija_pataisos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434528_Biologija_M_6211DX002_pa&#382;angos ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434529_VU_Biophysics_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434530_VU_Biophysics_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434531_KTU_Medical physics_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434532_KTU_Biomedical engineering_MA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434533_UK_ekologija_aplinkotyra_2007.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434534_VDU_Aplinkotyra_ir_ekologija_BA_6121CX013_pa&#382;angos_ataskaita_2016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434535_KU_Ekologija ir aplinkos valdymas_BA_2014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434536_VDU &#381;&#362;A_Taikomoji ekologija_6121DX012_pa&#382;angos ataskaita_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skvc.lt/uploads/valuations/docs/434537_VPU_ekologija_aplinkotyra_BA_2007-1.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1001"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="93.12011699999999" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="106.116943" bestFit="true" customWidth="true" style="0"/>
@@ -12819,27148 +12834,27151 @@
       </c>
       <c r="D137" t="s">
         <v>38</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
         <v>55</v>
       </c>
       <c r="G137" t="s">
         <v>152</v>
       </c>
       <c r="H137" t="s">
         <v>464</v>
       </c>
       <c r="I137">
         <v>3</v>
       </c>
       <c r="J137" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>274</v>
+        <v>433</v>
       </c>
       <c r="B138" t="s">
         <v>466</v>
       </c>
       <c r="C138" t="s">
         <v>24</v>
       </c>
       <c r="D138" t="s">
         <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>26</v>
       </c>
       <c r="F138" t="s">
-        <v>274</v>
+        <v>433</v>
       </c>
       <c r="G138" t="s">
         <v>41</v>
       </c>
       <c r="H138" t="s">
         <v>74</v>
       </c>
       <c r="I138">
         <v>4</v>
       </c>
       <c r="J138" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>468</v>
       </c>
       <c r="B139" t="s">
         <v>469</v>
       </c>
       <c r="C139" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="D139" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>14</v>
       </c>
       <c r="F139" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G139" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H139" t="s">
-        <v>74</v>
+        <v>192</v>
       </c>
       <c r="I139">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J139" t="s">
-        <v>470</v>
+        <v>459</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>433</v>
+        <v>274</v>
       </c>
       <c r="B140" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="C140" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D140" t="s">
         <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>26</v>
       </c>
       <c r="F140" t="s">
-        <v>433</v>
+        <v>274</v>
       </c>
       <c r="G140" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H140" t="s">
-        <v>74</v>
+        <v>192</v>
       </c>
       <c r="I140">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J140" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
+        <v>472</v>
+      </c>
+      <c r="B141" t="s">
         <v>473</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" t="s">
+        <v>70</v>
+      </c>
+      <c r="D141" t="s">
+        <v>38</v>
+      </c>
+      <c r="E141" t="s">
+        <v>26</v>
+      </c>
+      <c r="F141" t="s">
+        <v>274</v>
+      </c>
+      <c r="G141" t="s">
+        <v>32</v>
+      </c>
+      <c r="H141" t="s">
+        <v>74</v>
+      </c>
+      <c r="I141">
+        <v>2</v>
+      </c>
+      <c r="J141" t="s">
         <v>474</v>
-      </c>
-[...22 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>274</v>
+        <v>475</v>
       </c>
       <c r="B142" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C142" t="s">
         <v>51</v>
       </c>
       <c r="D142" t="s">
         <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>26</v>
       </c>
       <c r="F142" t="s">
-        <v>274</v>
+        <v>433</v>
       </c>
       <c r="G142" t="s">
         <v>16</v>
       </c>
       <c r="H142" t="s">
-        <v>192</v>
+        <v>360</v>
       </c>
       <c r="I142">
         <v>0</v>
       </c>
-      <c r="J142" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
+        <v>284</v>
+      </c>
+      <c r="B143" t="s">
         <v>477</v>
       </c>
-      <c r="B143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C143" t="s">
-        <v>70</v>
+        <v>230</v>
       </c>
       <c r="D143" t="s">
         <v>38</v>
       </c>
       <c r="E143" t="s">
         <v>26</v>
       </c>
-      <c r="F143" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F143"/>
       <c r="G143" t="s">
         <v>32</v>
       </c>
       <c r="H143" t="s">
-        <v>74</v>
+        <v>444</v>
       </c>
       <c r="I143">
         <v>2</v>
       </c>
       <c r="J143" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
+        <v>479</v>
+      </c>
+      <c r="B144" t="s">
         <v>480</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="D144" t="s">
         <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>26</v>
       </c>
       <c r="F144" t="s">
-        <v>433</v>
+        <v>15</v>
       </c>
       <c r="G144" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H144" t="s">
-        <v>360</v>
+        <v>66</v>
       </c>
       <c r="I144">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J144" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>284</v>
+        <v>482</v>
       </c>
       <c r="B145" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C145" t="s">
         <v>230</v>
       </c>
       <c r="D145" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>26</v>
       </c>
-      <c r="F145"/>
+      <c r="F145" t="s">
+        <v>433</v>
+      </c>
       <c r="G145" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H145" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="I145">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
         <v>484</v>
       </c>
       <c r="B146" t="s">
         <v>485</v>
       </c>
       <c r="C146" t="s">
         <v>70</v>
       </c>
       <c r="D146" t="s">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>26</v>
       </c>
       <c r="F146" t="s">
-        <v>15</v>
+        <v>484</v>
       </c>
       <c r="G146" t="s">
         <v>41</v>
       </c>
       <c r="H146" t="s">
-        <v>66</v>
+        <v>153</v>
       </c>
       <c r="I146">
         <v>3</v>
       </c>
       <c r="J146" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
+        <v>484</v>
+      </c>
+      <c r="B147" t="s">
         <v>487</v>
       </c>
-      <c r="B147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C147" t="s">
-        <v>230</v>
+        <v>24</v>
       </c>
       <c r="D147" t="s">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>26</v>
       </c>
       <c r="F147" t="s">
-        <v>433</v>
+        <v>484</v>
       </c>
       <c r="G147" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H147" t="s">
-        <v>435</v>
+        <v>66</v>
       </c>
       <c r="I147">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J147" t="s">
+        <v>488</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
         <v>489</v>
       </c>
       <c r="B148" t="s">
         <v>490</v>
       </c>
       <c r="C148" t="s">
         <v>70</v>
       </c>
       <c r="D148" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E148" t="s">
         <v>26</v>
       </c>
       <c r="F148" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="G148" t="s">
         <v>41</v>
       </c>
       <c r="H148" t="s">
-        <v>153</v>
+        <v>66</v>
       </c>
       <c r="I148">
         <v>3</v>
       </c>
       <c r="J148" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>489</v>
+        <v>428</v>
       </c>
       <c r="B149" t="s">
         <v>492</v>
       </c>
       <c r="C149" t="s">
-        <v>24</v>
+        <v>230</v>
       </c>
       <c r="D149" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E149" t="s">
         <v>26</v>
       </c>
       <c r="F149" t="s">
-        <v>489</v>
+        <v>428</v>
       </c>
       <c r="G149" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H149" t="s">
-        <v>66</v>
+        <v>493</v>
       </c>
       <c r="I149">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
+        <v>484</v>
+      </c>
+      <c r="B150" t="s">
         <v>494</v>
       </c>
-      <c r="B150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C150" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D150" t="s">
         <v>38</v>
       </c>
       <c r="E150" t="s">
         <v>26</v>
       </c>
       <c r="F150" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="G150" t="s">
         <v>41</v>
       </c>
       <c r="H150" t="s">
         <v>66</v>
       </c>
       <c r="I150">
         <v>3</v>
       </c>
       <c r="J150" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>428</v>
+        <v>55</v>
       </c>
       <c r="B151" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C151" t="s">
-        <v>230</v>
+        <v>51</v>
       </c>
       <c r="D151" t="s">
         <v>38</v>
       </c>
       <c r="E151" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F151" t="s">
-        <v>428</v>
+        <v>55</v>
       </c>
       <c r="G151" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H151" t="s">
+        <v>497</v>
+      </c>
+      <c r="I151">
+        <v>3</v>
+      </c>
+      <c r="J151" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>489</v>
+        <v>274</v>
       </c>
       <c r="B152" t="s">
         <v>499</v>
       </c>
       <c r="C152" t="s">
-        <v>24</v>
+        <v>230</v>
       </c>
       <c r="D152" t="s">
         <v>38</v>
       </c>
       <c r="E152" t="s">
         <v>26</v>
       </c>
       <c r="F152" t="s">
-        <v>489</v>
+        <v>274</v>
       </c>
       <c r="G152" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H152" t="s">
-        <v>66</v>
+        <v>493</v>
       </c>
       <c r="I152">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>55</v>
+        <v>500</v>
       </c>
       <c r="B153" t="s">
         <v>501</v>
       </c>
       <c r="C153" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="D153" t="s">
         <v>38</v>
       </c>
       <c r="E153" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F153" t="s">
-        <v>55</v>
+        <v>484</v>
       </c>
       <c r="G153" t="s">
         <v>41</v>
       </c>
       <c r="H153" t="s">
+        <v>66</v>
+      </c>
+      <c r="I153">
+        <v>3</v>
+      </c>
+      <c r="J153" t="s">
         <v>502</v>
-      </c>
-[...4 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>274</v>
+        <v>503</v>
       </c>
       <c r="B154" t="s">
         <v>504</v>
       </c>
       <c r="C154" t="s">
-        <v>230</v>
+        <v>70</v>
       </c>
       <c r="D154" t="s">
         <v>38</v>
       </c>
       <c r="E154" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F154" t="s">
-        <v>274</v>
+        <v>55</v>
       </c>
       <c r="G154" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H154" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="I154">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J154" t="s">
+        <v>505</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
-        <v>505</v>
+        <v>433</v>
       </c>
       <c r="B155" t="s">
         <v>506</v>
       </c>
       <c r="C155" t="s">
-        <v>70</v>
+        <v>230</v>
       </c>
       <c r="D155" t="s">
         <v>38</v>
       </c>
       <c r="E155" t="s">
         <v>26</v>
       </c>
       <c r="F155" t="s">
-        <v>489</v>
+        <v>433</v>
       </c>
       <c r="G155" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H155" t="s">
-        <v>66</v>
+        <v>493</v>
       </c>
       <c r="I155">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
+        <v>507</v>
+      </c>
+      <c r="B156" t="s">
         <v>508</v>
       </c>
-      <c r="B156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C156" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="D156" t="s">
         <v>38</v>
       </c>
       <c r="E156" t="s">
         <v>14</v>
       </c>
       <c r="F156" t="s">
-        <v>55</v>
+        <v>509</v>
       </c>
       <c r="G156" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H156" t="s">
-        <v>502</v>
+        <v>464</v>
       </c>
       <c r="I156">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>433</v>
+        <v>510</v>
       </c>
       <c r="B157" t="s">
         <v>511</v>
       </c>
       <c r="C157" t="s">
-        <v>230</v>
+        <v>24</v>
       </c>
       <c r="D157" t="s">
         <v>38</v>
       </c>
       <c r="E157" t="s">
         <v>26</v>
       </c>
       <c r="F157" t="s">
-        <v>433</v>
+        <v>187</v>
       </c>
       <c r="G157" t="s">
         <v>16</v>
       </c>
       <c r="H157" t="s">
-        <v>498</v>
+        <v>192</v>
       </c>
       <c r="I157">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>468</v>
+        <v>512</v>
       </c>
       <c r="B158" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C158" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="D158" t="s">
         <v>38</v>
       </c>
       <c r="E158" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F158" t="s">
-        <v>513</v>
+        <v>274</v>
       </c>
       <c r="G158" t="s">
         <v>16</v>
       </c>
       <c r="H158" t="s">
-        <v>464</v>
+        <v>381</v>
       </c>
       <c r="I158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
         <v>514</v>
       </c>
       <c r="B159" t="s">
         <v>515</v>
       </c>
       <c r="C159" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D159" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>26</v>
       </c>
       <c r="F159" t="s">
-        <v>187</v>
+        <v>514</v>
       </c>
       <c r="G159" t="s">
         <v>16</v>
       </c>
       <c r="H159" t="s">
-        <v>192</v>
+        <v>74</v>
       </c>
       <c r="I159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
+        <v>514</v>
+      </c>
+      <c r="B160" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="C160" t="s">
         <v>70</v>
       </c>
       <c r="D160" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>26</v>
       </c>
       <c r="F160" t="s">
-        <v>274</v>
+        <v>514</v>
       </c>
       <c r="G160" t="s">
         <v>16</v>
       </c>
       <c r="H160" t="s">
-        <v>381</v>
+        <v>74</v>
       </c>
       <c r="I160">
         <v>0</v>
       </c>
+      <c r="J160" t="s">
+        <v>517</v>
+      </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
+        <v>438</v>
+      </c>
+      <c r="B161" t="s">
         <v>518</v>
       </c>
-      <c r="B161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C161" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D161" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E161" t="s">
         <v>26</v>
       </c>
       <c r="F161" t="s">
-        <v>518</v>
+        <v>438</v>
       </c>
       <c r="G161" t="s">
         <v>16</v>
       </c>
       <c r="H161" t="s">
-        <v>74</v>
+        <v>440</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B162" t="s">
         <v>520</v>
       </c>
       <c r="C162" t="s">
         <v>70</v>
       </c>
       <c r="D162" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E162" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F162" t="s">
-        <v>518</v>
+        <v>55</v>
       </c>
       <c r="G162" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H162" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="I162">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J162" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
       <c r="B163" t="s">
         <v>522</v>
       </c>
       <c r="C163" t="s">
         <v>24</v>
       </c>
       <c r="D163" t="s">
         <v>38</v>
       </c>
       <c r="E163" t="s">
         <v>26</v>
       </c>
       <c r="F163" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
       <c r="G163" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H163" t="s">
-        <v>440</v>
+        <v>74</v>
       </c>
       <c r="I163">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J163" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="B164" t="s">
         <v>524</v>
       </c>
       <c r="C164" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D164" t="s">
         <v>38</v>
       </c>
       <c r="E164" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F164" t="s">
-        <v>55</v>
+        <v>514</v>
       </c>
       <c r="G164" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H164" t="s">
-        <v>502</v>
+        <v>74</v>
       </c>
       <c r="I164">
         <v>3</v>
       </c>
       <c r="J164" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>453</v>
+        <v>526</v>
       </c>
       <c r="B165" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C165" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D165" t="s">
         <v>38</v>
       </c>
       <c r="E165" t="s">
         <v>26</v>
       </c>
       <c r="F165" t="s">
-        <v>453</v>
+        <v>514</v>
       </c>
       <c r="G165" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H165" t="s">
         <v>74</v>
       </c>
       <c r="I165">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="B166" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C166" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D166" t="s">
         <v>38</v>
       </c>
       <c r="E166" t="s">
         <v>26</v>
       </c>
       <c r="F166" t="s">
-        <v>518</v>
+        <v>453</v>
       </c>
       <c r="G166" t="s">
         <v>16</v>
       </c>
       <c r="H166" t="s">
-        <v>74</v>
+        <v>530</v>
       </c>
       <c r="I166">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B167" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C167" t="s">
-        <v>70</v>
+        <v>191</v>
       </c>
       <c r="D167" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E167" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F167" t="s">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="G167" t="s">
         <v>16</v>
       </c>
       <c r="H167" t="s">
         <v>74</v>
       </c>
       <c r="I167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B168" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C168" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="D168" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E168" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F168" t="s">
-        <v>453</v>
+        <v>15</v>
       </c>
       <c r="G168" t="s">
         <v>16</v>
       </c>
       <c r="H168" t="s">
-        <v>534</v>
+        <v>74</v>
       </c>
       <c r="I168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B169" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C169" t="s">
-        <v>191</v>
+        <v>70</v>
       </c>
       <c r="D169" t="s">
         <v>25</v>
       </c>
       <c r="E169" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F169" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="G169" t="s">
         <v>16</v>
       </c>
       <c r="H169" t="s">
-        <v>74</v>
+        <v>360</v>
       </c>
       <c r="I169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B170" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C170" t="s">
-        <v>191</v>
+        <v>24</v>
       </c>
       <c r="D170" t="s">
         <v>25</v>
       </c>
       <c r="E170" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F170" t="s">
-        <v>15</v>
+        <v>541</v>
       </c>
       <c r="G170" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H170" t="s">
         <v>74</v>
       </c>
       <c r="I170">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J170" t="s">
+        <v>542</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B171" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C171" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="D171" t="s">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>26</v>
       </c>
       <c r="F171" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="G171" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="H171" t="s">
-        <v>360</v>
+        <v>545</v>
       </c>
       <c r="I171">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J171" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="B172" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C172" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D172" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E172" t="s">
         <v>26</v>
       </c>
       <c r="F172" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="G172" t="s">
         <v>41</v>
       </c>
       <c r="H172" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I172">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J172" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B173" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C173" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D173" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E173" t="s">
         <v>26</v>
       </c>
       <c r="F173" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="G173" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H173" t="s">
-        <v>549</v>
+        <v>74</v>
       </c>
       <c r="I173">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J173" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>551</v>
+        <v>55</v>
       </c>
       <c r="B174" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C174" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="D174" t="s">
         <v>38</v>
       </c>
       <c r="E174" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F174" t="s">
-        <v>542</v>
+        <v>55</v>
       </c>
       <c r="G174" t="s">
         <v>41</v>
       </c>
       <c r="H174" t="s">
-        <v>177</v>
+        <v>497</v>
       </c>
       <c r="I174">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J174" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B175" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C175" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D175" t="s">
         <v>38</v>
       </c>
       <c r="E175" t="s">
         <v>26</v>
       </c>
       <c r="F175" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
       <c r="G175" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H175" t="s">
-        <v>74</v>
+        <v>558</v>
       </c>
       <c r="I175">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J175" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
-        <v>55</v>
+        <v>560</v>
       </c>
       <c r="B176" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="C176" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D176" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E176" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F176" t="s">
-        <v>55</v>
+        <v>533</v>
       </c>
       <c r="G176" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H176" t="s">
-        <v>502</v>
+        <v>562</v>
       </c>
       <c r="I176">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="B177" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="C177" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="D177" t="s">
         <v>38</v>
       </c>
       <c r="E177" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F177" t="s">
-        <v>561</v>
+        <v>55</v>
       </c>
       <c r="G177" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H177" t="s">
-        <v>562</v>
+        <v>497</v>
       </c>
       <c r="I177">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J177" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B178" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C178" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D178" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E178" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F178" t="s">
-        <v>537</v>
+        <v>187</v>
       </c>
       <c r="G178" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="H178" t="s">
-        <v>566</v>
+        <v>440</v>
       </c>
       <c r="I178">
         <v>0</v>
       </c>
+      <c r="J178" t="s">
+        <v>568</v>
+      </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B179" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C179" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="D179" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E179" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F179" t="s">
-        <v>55</v>
+        <v>533</v>
       </c>
       <c r="G179" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H179" t="s">
-        <v>502</v>
+        <v>562</v>
       </c>
       <c r="I179">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B180" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C180" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D180" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E180" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F180" t="s">
-        <v>187</v>
+        <v>533</v>
       </c>
       <c r="G180" t="s">
         <v>152</v>
       </c>
       <c r="H180" t="s">
-        <v>440</v>
+        <v>562</v>
       </c>
       <c r="I180">
         <v>0</v>
       </c>
-      <c r="J180" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
+        <v>442</v>
+      </c>
+      <c r="B181" t="s">
         <v>573</v>
       </c>
-      <c r="B181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C181" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="D181" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E181" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F181" t="s">
-        <v>537</v>
+        <v>55</v>
       </c>
       <c r="G181" t="s">
         <v>152</v>
       </c>
       <c r="H181" t="s">
-        <v>566</v>
+        <v>464</v>
       </c>
       <c r="I181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
+        <v>574</v>
+      </c>
+      <c r="B182" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="C182" t="s">
         <v>51</v>
       </c>
       <c r="D182" t="s">
         <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>39</v>
       </c>
       <c r="F182" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="G182" t="s">
         <v>152</v>
       </c>
       <c r="H182" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="I182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
-        <v>442</v>
+        <v>576</v>
       </c>
       <c r="B183" t="s">
         <v>577</v>
       </c>
       <c r="C183" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D183" t="s">
         <v>38</v>
       </c>
       <c r="E183" t="s">
         <v>14</v>
       </c>
       <c r="F183" t="s">
         <v>55</v>
       </c>
       <c r="G183" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="H183" t="s">
-        <v>464</v>
+        <v>74</v>
       </c>
       <c r="I183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
         <v>578</v>
       </c>
       <c r="B184" t="s">
         <v>579</v>
       </c>
       <c r="C184" t="s">
-        <v>51</v>
+        <v>191</v>
       </c>
       <c r="D184" t="s">
         <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>39</v>
       </c>
       <c r="F184" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="G184" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H184" t="s">
-        <v>566</v>
+        <v>42</v>
       </c>
       <c r="I184">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J184" t="s">
+        <v>580</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B185" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C185" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D185" t="s">
         <v>38</v>
       </c>
       <c r="E185" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F185" t="s">
-        <v>55</v>
+        <v>514</v>
       </c>
       <c r="G185" t="s">
         <v>16</v>
       </c>
       <c r="H185" t="s">
-        <v>74</v>
+        <v>583</v>
       </c>
       <c r="I185">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J185" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="B186" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C186" t="s">
-        <v>191</v>
+        <v>51</v>
       </c>
       <c r="D186" t="s">
         <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>39</v>
       </c>
       <c r="F186" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="G186" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H186" t="s">
-        <v>42</v>
+        <v>562</v>
       </c>
       <c r="I186">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B187" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C187" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="D187" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E187" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F187" t="s">
-        <v>518</v>
+        <v>15</v>
       </c>
       <c r="G187" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H187" t="s">
-        <v>587</v>
+        <v>403</v>
       </c>
       <c r="I187">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J187" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B188" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C188" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="D188" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E188" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F188" t="s">
-        <v>537</v>
+        <v>15</v>
       </c>
       <c r="G188" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H188" t="s">
-        <v>566</v>
+        <v>53</v>
       </c>
       <c r="I188">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J188" t="s">
+        <v>592</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="B189" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C189" t="s">
-        <v>70</v>
+        <v>223</v>
       </c>
       <c r="D189" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E189" t="s">
         <v>14</v>
       </c>
       <c r="F189" t="s">
         <v>15</v>
       </c>
       <c r="G189" t="s">
         <v>41</v>
       </c>
       <c r="H189" t="s">
-        <v>403</v>
+        <v>196</v>
       </c>
       <c r="I189">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J189" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B190" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C190" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="D190" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E190" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F190" t="s">
-        <v>15</v>
+        <v>533</v>
       </c>
       <c r="G190" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H190" t="s">
-        <v>53</v>
+        <v>562</v>
       </c>
       <c r="I190">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="B191" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C191" t="s">
-        <v>223</v>
+        <v>109</v>
       </c>
       <c r="D191" t="s">
         <v>13</v>
       </c>
       <c r="E191" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F191" t="s">
-        <v>15</v>
+        <v>599</v>
       </c>
       <c r="G191" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H191" t="s">
-        <v>196</v>
+        <v>381</v>
       </c>
       <c r="I191">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B192" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C192" t="s">
         <v>51</v>
       </c>
       <c r="D192" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E192" t="s">
         <v>39</v>
       </c>
       <c r="F192" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="G192" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H192" t="s">
-        <v>566</v>
+        <v>153</v>
       </c>
       <c r="I192">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J192" t="s">
+        <v>602</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>601</v>
+        <v>585</v>
       </c>
       <c r="B193" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C193" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="D193" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E193" t="s">
         <v>39</v>
       </c>
       <c r="F193" t="s">
-        <v>603</v>
+        <v>533</v>
       </c>
       <c r="G193" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H193" t="s">
-        <v>381</v>
+        <v>153</v>
       </c>
       <c r="I193">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J193" t="s">
+        <v>604</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B194" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C194" t="s">
         <v>51</v>
       </c>
       <c r="D194" t="s">
         <v>38</v>
       </c>
       <c r="E194" t="s">
         <v>39</v>
       </c>
       <c r="F194" t="s">
-        <v>537</v>
+        <v>607</v>
       </c>
       <c r="G194" t="s">
         <v>32</v>
       </c>
       <c r="H194" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="I194">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J194" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
-        <v>589</v>
+        <v>531</v>
       </c>
       <c r="B195" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C195" t="s">
-        <v>51</v>
+        <v>191</v>
       </c>
       <c r="D195" t="s">
         <v>38</v>
       </c>
       <c r="E195" t="s">
         <v>39</v>
       </c>
       <c r="F195" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="G195" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H195" t="s">
-        <v>153</v>
+        <v>74</v>
       </c>
       <c r="I195">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J195" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B196" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C196" t="s">
-        <v>51</v>
+        <v>613</v>
       </c>
       <c r="D196" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E196" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F196" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="G196" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H196" t="s">
-        <v>147</v>
+        <v>42</v>
       </c>
       <c r="I196">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J196" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>535</v>
+        <v>616</v>
       </c>
       <c r="B197" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C197" t="s">
         <v>191</v>
       </c>
       <c r="D197" t="s">
         <v>38</v>
       </c>
       <c r="E197" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F197" t="s">
-        <v>537</v>
+        <v>15</v>
       </c>
       <c r="G197" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H197" t="s">
-        <v>74</v>
+        <v>464</v>
       </c>
       <c r="I197">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J197" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>615</v>
+        <v>578</v>
       </c>
       <c r="B198" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="C198" t="s">
-        <v>617</v>
+        <v>191</v>
       </c>
       <c r="D198" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E198" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F198" t="s">
-        <v>618</v>
+        <v>533</v>
       </c>
       <c r="G198" t="s">
         <v>41</v>
       </c>
       <c r="H198" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I198">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J198" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B199" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C199" t="s">
-        <v>191</v>
+        <v>51</v>
       </c>
       <c r="D199" t="s">
         <v>38</v>
       </c>
       <c r="E199" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F199" t="s">
-        <v>15</v>
+        <v>533</v>
       </c>
       <c r="G199" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H199" t="s">
-        <v>464</v>
+        <v>562</v>
       </c>
       <c r="I199">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>582</v>
+        <v>623</v>
       </c>
       <c r="B200" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C200" t="s">
-        <v>191</v>
+        <v>109</v>
       </c>
       <c r="D200" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E200" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F200" t="s">
-        <v>537</v>
+        <v>280</v>
       </c>
       <c r="G200" t="s">
         <v>41</v>
       </c>
       <c r="H200" t="s">
         <v>74</v>
       </c>
       <c r="I200">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J200" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B201" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C201" t="s">
-        <v>51</v>
+        <v>628</v>
       </c>
       <c r="D201" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E201" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F201" t="s">
-        <v>537</v>
+        <v>280</v>
       </c>
       <c r="G201" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H201" t="s">
-        <v>566</v>
+        <v>57</v>
       </c>
       <c r="I201">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J201" t="s">
+        <v>629</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="B202" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C202" t="s">
-        <v>109</v>
+        <v>282</v>
       </c>
       <c r="D202" t="s">
         <v>13</v>
       </c>
       <c r="E202" t="s">
         <v>14</v>
       </c>
       <c r="F202" t="s">
         <v>280</v>
       </c>
       <c r="G202" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H202" t="s">
-        <v>74</v>
+        <v>444</v>
       </c>
       <c r="I202">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J202" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B203" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C203" t="s">
-        <v>632</v>
+        <v>282</v>
       </c>
       <c r="D203" t="s">
         <v>13</v>
       </c>
       <c r="E203" t="s">
         <v>14</v>
       </c>
       <c r="F203" t="s">
-        <v>280</v>
+        <v>634</v>
       </c>
       <c r="G203" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H203" t="s">
-        <v>57</v>
+        <v>381</v>
       </c>
       <c r="I203">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="B204" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C204" t="s">
-        <v>282</v>
+        <v>637</v>
       </c>
       <c r="D204" t="s">
         <v>13</v>
       </c>
       <c r="E204" t="s">
         <v>14</v>
       </c>
       <c r="F204" t="s">
-        <v>280</v>
+        <v>634</v>
       </c>
       <c r="G204" t="s">
         <v>32</v>
       </c>
       <c r="H204" t="s">
-        <v>444</v>
+        <v>134</v>
       </c>
       <c r="I204">
         <v>2</v>
       </c>
       <c r="J204" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="B205" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C205" t="s">
-        <v>282</v>
+        <v>310</v>
       </c>
       <c r="D205" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>14</v>
       </c>
       <c r="F205" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G205" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H205" t="s">
-        <v>381</v>
+        <v>640</v>
       </c>
       <c r="I205">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J205" t="s">
+        <v>641</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="B206" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C206" t="s">
-        <v>641</v>
+        <v>70</v>
       </c>
       <c r="D206" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>14</v>
       </c>
       <c r="F206" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G206" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H206" t="s">
-        <v>134</v>
+        <v>74</v>
       </c>
       <c r="I206">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J206" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B207" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C207" t="s">
-        <v>310</v>
+        <v>645</v>
       </c>
       <c r="D207" t="s">
         <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>14</v>
       </c>
       <c r="F207" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G207" t="s">
         <v>41</v>
       </c>
       <c r="H207" t="s">
-        <v>644</v>
+        <v>74</v>
       </c>
       <c r="I207">
         <v>3</v>
       </c>
       <c r="J207" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="B208" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C208" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D208" t="s">
         <v>25</v>
       </c>
       <c r="E208" t="s">
         <v>14</v>
       </c>
       <c r="F208" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G208" t="s">
         <v>41</v>
       </c>
       <c r="H208" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I208">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B209" t="s">
         <v>648</v>
       </c>
       <c r="C209" t="s">
+        <v>31</v>
+      </c>
+      <c r="D209" t="s">
+        <v>38</v>
+      </c>
+      <c r="E209" t="s">
+        <v>14</v>
+      </c>
+      <c r="F209" t="s">
+        <v>634</v>
+      </c>
+      <c r="G209" t="s">
+        <v>32</v>
+      </c>
+      <c r="H209" t="s">
+        <v>134</v>
+      </c>
+      <c r="I209">
+        <v>2</v>
+      </c>
+      <c r="J209" t="s">
         <v>649</v>
-      </c>
-[...19 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
       <c r="B210" t="s">
         <v>651</v>
       </c>
       <c r="C210" t="s">
         <v>61</v>
       </c>
       <c r="D210" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E210" t="s">
         <v>14</v>
       </c>
       <c r="F210" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G210" t="s">
         <v>41</v>
       </c>
       <c r="H210" t="s">
         <v>147</v>
       </c>
       <c r="I210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>638</v>
+        <v>652</v>
       </c>
       <c r="B211" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C211" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="D211" t="s">
         <v>38</v>
       </c>
       <c r="E211" t="s">
         <v>14</v>
       </c>
       <c r="F211" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G211" t="s">
         <v>32</v>
       </c>
       <c r="H211" t="s">
         <v>134</v>
       </c>
       <c r="I211">
         <v>2</v>
       </c>
       <c r="J211" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B212" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C212" t="s">
-        <v>61</v>
+        <v>657</v>
       </c>
       <c r="D212" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E212" t="s">
         <v>14</v>
       </c>
       <c r="F212" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="G212" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H212" t="s">
-        <v>147</v>
+        <v>464</v>
       </c>
       <c r="I212">
         <v>0</v>
       </c>
+      <c r="J212" t="s">
+        <v>659</v>
+      </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="B213" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="C213" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D213" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E213" t="s">
         <v>14</v>
       </c>
       <c r="F213" t="s">
-        <v>638</v>
+        <v>15</v>
       </c>
       <c r="G213" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H213" t="s">
-        <v>134</v>
+        <v>177</v>
       </c>
       <c r="I213">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J213" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>659</v>
+        <v>64</v>
       </c>
       <c r="B214" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="C214" t="s">
-        <v>661</v>
+        <v>31</v>
       </c>
       <c r="D214" t="s">
         <v>25</v>
       </c>
       <c r="E214" t="s">
         <v>14</v>
       </c>
       <c r="F214" t="s">
-        <v>662</v>
+        <v>15</v>
       </c>
       <c r="G214" t="s">
         <v>16</v>
       </c>
       <c r="H214" t="s">
         <v>464</v>
       </c>
       <c r="I214">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
         <v>664</v>
       </c>
       <c r="B215" t="s">
         <v>665</v>
       </c>
       <c r="C215" t="s">
-        <v>70</v>
+        <v>666</v>
       </c>
       <c r="D215" t="s">
         <v>25</v>
       </c>
       <c r="E215" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F215" t="s">
-        <v>15</v>
+        <v>667</v>
       </c>
       <c r="G215" t="s">
         <v>41</v>
       </c>
       <c r="H215" t="s">
-        <v>177</v>
+        <v>66</v>
       </c>
       <c r="I215">
         <v>3</v>
       </c>
       <c r="J215" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>64</v>
+        <v>669</v>
       </c>
       <c r="B216" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="C216" t="s">
-        <v>31</v>
+        <v>666</v>
       </c>
       <c r="D216" t="s">
         <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>14</v>
       </c>
       <c r="F216" t="s">
         <v>15</v>
       </c>
       <c r="G216" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H216" t="s">
-        <v>464</v>
+        <v>177</v>
       </c>
       <c r="I216">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J216" t="s">
+        <v>671</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
-        <v>668</v>
+        <v>634</v>
       </c>
       <c r="B217" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C217" t="s">
-        <v>670</v>
+        <v>310</v>
       </c>
       <c r="D217" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E217" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F217" t="s">
-        <v>671</v>
+        <v>634</v>
       </c>
       <c r="G217" t="s">
         <v>41</v>
       </c>
       <c r="H217" t="s">
-        <v>66</v>
+        <v>640</v>
       </c>
       <c r="I217">
         <v>3</v>
       </c>
       <c r="J217" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="B218" t="s">
         <v>674</v>
       </c>
       <c r="C218" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="D218" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E218" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F218" t="s">
-        <v>15</v>
+        <v>667</v>
       </c>
       <c r="G218" t="s">
         <v>41</v>
       </c>
       <c r="H218" t="s">
-        <v>177</v>
+        <v>66</v>
       </c>
       <c r="I218">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J218" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="B219" t="s">
         <v>676</v>
       </c>
       <c r="C219" t="s">
-        <v>310</v>
+        <v>645</v>
       </c>
       <c r="D219" t="s">
         <v>38</v>
       </c>
       <c r="E219" t="s">
         <v>14</v>
       </c>
       <c r="F219" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G219" t="s">
         <v>41</v>
       </c>
       <c r="H219" t="s">
-        <v>644</v>
+        <v>74</v>
       </c>
       <c r="I219">
         <v>3</v>
       </c>
       <c r="J219" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="B220" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C220" t="s">
-        <v>670</v>
+        <v>24</v>
       </c>
       <c r="D220" t="s">
         <v>38</v>
       </c>
       <c r="E220" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F220" t="s">
-        <v>671</v>
+        <v>634</v>
       </c>
       <c r="G220" t="s">
         <v>41</v>
       </c>
       <c r="H220" t="s">
-        <v>66</v>
+        <v>680</v>
       </c>
       <c r="I220">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J220" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="B221" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C221" t="s">
-        <v>649</v>
+        <v>24</v>
       </c>
       <c r="D221" t="s">
         <v>38</v>
       </c>
       <c r="E221" t="s">
         <v>14</v>
       </c>
       <c r="F221" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G221" t="s">
         <v>41</v>
       </c>
       <c r="H221" t="s">
-        <v>74</v>
+        <v>683</v>
       </c>
       <c r="I221">
         <v>3</v>
       </c>
       <c r="J221" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="B222" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="C222" t="s">
-        <v>24</v>
+        <v>666</v>
       </c>
       <c r="D222" t="s">
         <v>38</v>
       </c>
       <c r="E222" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F222" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="G222" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H222" t="s">
-        <v>684</v>
+        <v>153</v>
       </c>
       <c r="I222">
         <v>3</v>
       </c>
       <c r="J222" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
-        <v>636</v>
+        <v>688</v>
       </c>
       <c r="B223" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="C223" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="D223" t="s">
         <v>38</v>
       </c>
       <c r="E223" t="s">
         <v>14</v>
       </c>
       <c r="F223" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G223" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H223" t="s">
-        <v>687</v>
+        <v>192</v>
       </c>
       <c r="I223">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B224" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C224" t="s">
-        <v>670</v>
+        <v>70</v>
       </c>
       <c r="D224" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E224" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F224" t="s">
-        <v>662</v>
+        <v>692</v>
       </c>
       <c r="G224" t="s">
         <v>32</v>
       </c>
       <c r="H224" t="s">
-        <v>153</v>
+        <v>403</v>
       </c>
       <c r="I224">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J224" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
-        <v>692</v>
+        <v>614</v>
       </c>
       <c r="B225" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C225" t="s">
-        <v>61</v>
+        <v>637</v>
       </c>
       <c r="D225" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E225" t="s">
         <v>14</v>
       </c>
       <c r="F225" t="s">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="G225" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H225" t="s">
-        <v>192</v>
+        <v>42</v>
       </c>
       <c r="I225">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J225" t="s">
+        <v>695</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
-        <v>694</v>
+        <v>660</v>
       </c>
       <c r="B226" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C226" t="s">
-        <v>70</v>
+        <v>666</v>
       </c>
       <c r="D226" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E226" t="s">
         <v>14</v>
       </c>
       <c r="F226" t="s">
-        <v>696</v>
+        <v>15</v>
       </c>
       <c r="G226" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H226" t="s">
-        <v>403</v>
+        <v>66</v>
       </c>
       <c r="I226">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J226" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
-        <v>618</v>
+        <v>698</v>
       </c>
       <c r="B227" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C227" t="s">
-        <v>641</v>
+        <v>61</v>
       </c>
       <c r="D227" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E227" t="s">
         <v>14</v>
       </c>
       <c r="F227" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G227" t="s">
         <v>41</v>
       </c>
       <c r="H227" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I227">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
-        <v>664</v>
+        <v>692</v>
       </c>
       <c r="B228" t="s">
         <v>700</v>
       </c>
       <c r="C228" t="s">
-        <v>670</v>
+        <v>24</v>
       </c>
       <c r="D228" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E228" t="s">
         <v>14</v>
       </c>
       <c r="F228" t="s">
-        <v>15</v>
+        <v>692</v>
       </c>
       <c r="G228" t="s">
         <v>41</v>
       </c>
       <c r="H228" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I228">
         <v>4</v>
       </c>
       <c r="J228" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" t="s">
         <v>702</v>
       </c>
       <c r="B229" t="s">
         <v>703</v>
       </c>
       <c r="C229" t="s">
         <v>61</v>
       </c>
       <c r="D229" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E229" t="s">
         <v>14</v>
       </c>
       <c r="F229" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G229" t="s">
         <v>41</v>
       </c>
       <c r="H229" t="s">
         <v>74</v>
       </c>
       <c r="I229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="B230" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C230" t="s">
-        <v>24</v>
+        <v>230</v>
       </c>
       <c r="D230" t="s">
         <v>25</v>
       </c>
       <c r="E230" t="s">
         <v>14</v>
       </c>
       <c r="F230" t="s">
-        <v>696</v>
+        <v>55</v>
       </c>
       <c r="G230" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H230" t="s">
-        <v>74</v>
+        <v>381</v>
       </c>
       <c r="I230">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
         <v>706</v>
       </c>
       <c r="B231" t="s">
         <v>707</v>
       </c>
       <c r="C231" t="s">
         <v>61</v>
       </c>
       <c r="D231" t="s">
         <v>38</v>
       </c>
       <c r="E231" t="s">
         <v>14</v>
       </c>
       <c r="F231" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G231" t="s">
         <v>41</v>
       </c>
       <c r="H231" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I231">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
+        <v>263</v>
+      </c>
+      <c r="B232" t="s">
         <v>708</v>
       </c>
-      <c r="B232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="D232" t="s">
         <v>25</v>
       </c>
       <c r="E232" t="s">
         <v>14</v>
       </c>
       <c r="F232" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="G232" t="s">
         <v>16</v>
       </c>
       <c r="H232" t="s">
-        <v>381</v>
+        <v>33</v>
       </c>
       <c r="I232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
+        <v>709</v>
+      </c>
+      <c r="B233" t="s">
         <v>710</v>
       </c>
-      <c r="B233" t="s">
+      <c r="C233" t="s">
+        <v>310</v>
+      </c>
+      <c r="D233" t="s">
+        <v>25</v>
+      </c>
+      <c r="E233" t="s">
+        <v>14</v>
+      </c>
+      <c r="F233" t="s">
+        <v>692</v>
+      </c>
+      <c r="G233" t="s">
+        <v>32</v>
+      </c>
+      <c r="H233" t="s">
+        <v>74</v>
+      </c>
+      <c r="I233">
+        <v>2</v>
+      </c>
+      <c r="J233" t="s">
         <v>711</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
-        <v>263</v>
+        <v>712</v>
       </c>
       <c r="B234" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C234" t="s">
-        <v>215</v>
+        <v>666</v>
       </c>
       <c r="D234" t="s">
         <v>25</v>
       </c>
       <c r="E234" t="s">
         <v>14</v>
       </c>
       <c r="F234" t="s">
         <v>52</v>
       </c>
       <c r="G234" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H234" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="I234">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J234" t="s">
+        <v>714</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B235" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C235" t="s">
-        <v>310</v>
+        <v>61</v>
       </c>
       <c r="D235" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E235" t="s">
         <v>14</v>
       </c>
       <c r="F235" t="s">
-        <v>696</v>
+        <v>614</v>
       </c>
       <c r="G235" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H235" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I235">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
-        <v>716</v>
+        <v>59</v>
       </c>
       <c r="B236" t="s">
         <v>717</v>
       </c>
       <c r="C236" t="s">
-        <v>670</v>
+        <v>718</v>
       </c>
       <c r="D236" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E236" t="s">
         <v>14</v>
       </c>
       <c r="F236" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G236" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H236" t="s">
-        <v>74</v>
+        <v>464</v>
       </c>
       <c r="I236">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" t="s">
         <v>719</v>
       </c>
       <c r="B237" t="s">
         <v>720</v>
       </c>
       <c r="C237" t="s">
-        <v>61</v>
+        <v>230</v>
       </c>
       <c r="D237" t="s">
         <v>38</v>
       </c>
       <c r="E237" t="s">
         <v>14</v>
       </c>
       <c r="F237" t="s">
-        <v>618</v>
+        <v>692</v>
       </c>
       <c r="G237" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H237" t="s">
-        <v>147</v>
+        <v>493</v>
       </c>
       <c r="I237">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J237" t="s">
+        <v>721</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
         <v>59</v>
       </c>
       <c r="B238" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C238" t="s">
-        <v>722</v>
+        <v>114</v>
       </c>
       <c r="D238" t="s">
         <v>13</v>
       </c>
       <c r="E238" t="s">
         <v>14</v>
       </c>
       <c r="F238" t="s">
         <v>59</v>
       </c>
       <c r="G238" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H238" t="s">
-        <v>464</v>
+        <v>497</v>
       </c>
       <c r="I238">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J238" t="s">
+        <v>723</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B239" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C239" t="s">
-        <v>230</v>
+        <v>61</v>
       </c>
       <c r="D239" t="s">
         <v>38</v>
       </c>
       <c r="E239" t="s">
         <v>14</v>
       </c>
       <c r="F239" t="s">
-        <v>696</v>
+        <v>614</v>
       </c>
       <c r="G239" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="H239" t="s">
-        <v>498</v>
+        <v>435</v>
       </c>
       <c r="I239">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
-        <v>59</v>
+        <v>692</v>
       </c>
       <c r="B240" t="s">
         <v>726</v>
       </c>
       <c r="C240" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
       <c r="D240" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E240" t="s">
         <v>14</v>
       </c>
       <c r="F240" t="s">
-        <v>59</v>
+        <v>692</v>
       </c>
       <c r="G240" t="s">
         <v>41</v>
       </c>
       <c r="H240" t="s">
-        <v>502</v>
+        <v>74</v>
       </c>
       <c r="I240">
         <v>3</v>
       </c>
       <c r="J240" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
         <v>728</v>
       </c>
       <c r="B241" t="s">
         <v>729</v>
       </c>
       <c r="C241" t="s">
-        <v>61</v>
+        <v>191</v>
       </c>
       <c r="D241" t="s">
         <v>38</v>
       </c>
       <c r="E241" t="s">
         <v>14</v>
       </c>
       <c r="F241" t="s">
-        <v>618</v>
+        <v>55</v>
       </c>
       <c r="G241" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H241" t="s">
-        <v>435</v>
+        <v>74</v>
       </c>
       <c r="I241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B242" t="s">
         <v>730</v>
       </c>
       <c r="C242" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="D242" t="s">
         <v>38</v>
       </c>
       <c r="E242" t="s">
         <v>14</v>
       </c>
       <c r="F242" t="s">
-        <v>696</v>
+        <v>614</v>
       </c>
       <c r="G242" t="s">
         <v>41</v>
       </c>
       <c r="H242" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I242">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
+        <v>731</v>
+      </c>
+      <c r="B243" t="s">
         <v>732</v>
       </c>
-      <c r="B243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C243" t="s">
-        <v>191</v>
+        <v>61</v>
       </c>
       <c r="D243" t="s">
         <v>38</v>
       </c>
       <c r="E243" t="s">
         <v>14</v>
       </c>
       <c r="F243" t="s">
-        <v>55</v>
+        <v>692</v>
       </c>
       <c r="G243" t="s">
         <v>41</v>
       </c>
       <c r="H243" t="s">
         <v>74</v>
       </c>
       <c r="I243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>702</v>
+        <v>733</v>
       </c>
       <c r="B244" t="s">
         <v>734</v>
       </c>
       <c r="C244" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D244" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E244" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F244" t="s">
-        <v>618</v>
+        <v>607</v>
       </c>
       <c r="G244" t="s">
         <v>41</v>
       </c>
       <c r="H244" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="I244">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J244" t="s">
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B245" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C245" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D245" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E245" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F245" t="s">
-        <v>696</v>
+        <v>607</v>
       </c>
       <c r="G245" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H245" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I245">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J245" t="s">
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B246" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C246" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="D246" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E246" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F246" t="s">
-        <v>611</v>
+        <v>692</v>
       </c>
       <c r="G246" t="s">
         <v>41</v>
       </c>
       <c r="H246" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I246">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" t="s">
-        <v>740</v>
+        <v>59</v>
       </c>
       <c r="B247" t="s">
         <v>741</v>
       </c>
       <c r="C247" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D247" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E247" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F247" t="s">
-        <v>611</v>
+        <v>59</v>
       </c>
       <c r="G247" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H247" t="s">
-        <v>147</v>
+        <v>497</v>
       </c>
       <c r="I247">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J247" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
         <v>743</v>
       </c>
       <c r="B248" t="s">
         <v>744</v>
       </c>
       <c r="C248" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="D248" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E248" t="s">
         <v>14</v>
       </c>
       <c r="F248" t="s">
-        <v>696</v>
+        <v>745</v>
       </c>
       <c r="G248" t="s">
         <v>41</v>
       </c>
       <c r="H248" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="I248">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J248" t="s">
+        <v>746</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
-        <v>59</v>
+        <v>747</v>
       </c>
       <c r="B249" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="C249" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="D249" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E249" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F249" t="s">
-        <v>59</v>
+        <v>533</v>
       </c>
       <c r="G249" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H249" t="s">
-        <v>502</v>
+        <v>177</v>
       </c>
       <c r="I249">
         <v>3</v>
       </c>
       <c r="J249" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
-        <v>747</v>
+        <v>59</v>
       </c>
       <c r="B250" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C250" t="s">
-        <v>114</v>
+        <v>223</v>
       </c>
       <c r="D250" t="s">
         <v>13</v>
       </c>
       <c r="E250" t="s">
         <v>14</v>
       </c>
       <c r="F250" t="s">
-        <v>749</v>
+        <v>59</v>
       </c>
       <c r="G250" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H250" t="s">
-        <v>66</v>
+        <v>196</v>
       </c>
       <c r="I250">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J250" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B251" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C251" t="s">
-        <v>191</v>
+        <v>109</v>
       </c>
       <c r="D251" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E251" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F251" t="s">
-        <v>537</v>
+        <v>280</v>
       </c>
       <c r="G251" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H251" t="s">
-        <v>177</v>
+        <v>360</v>
       </c>
       <c r="I251">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
-        <v>59</v>
+        <v>754</v>
       </c>
       <c r="B252" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C252" t="s">
-        <v>223</v>
+        <v>191</v>
       </c>
       <c r="D252" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E252" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F252" t="s">
-        <v>59</v>
+        <v>756</v>
       </c>
       <c r="G252" t="s">
         <v>32</v>
       </c>
       <c r="H252" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="I252">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J252" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
-        <v>756</v>
+        <v>59</v>
       </c>
       <c r="B253" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C253" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="D253" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E253" t="s">
         <v>14</v>
       </c>
       <c r="F253" t="s">
-        <v>280</v>
+        <v>59</v>
       </c>
       <c r="G253" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H253" t="s">
-        <v>360</v>
+        <v>759</v>
       </c>
       <c r="I253">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J253" t="s">
+        <v>760</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
-        <v>758</v>
+        <v>280</v>
       </c>
       <c r="B254" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C254" t="s">
-        <v>191</v>
+        <v>109</v>
       </c>
       <c r="D254" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E254" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F254" t="s">
-        <v>760</v>
+        <v>280</v>
       </c>
       <c r="G254" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H254" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I254">
         <v>3</v>
       </c>
       <c r="J254" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
-        <v>59</v>
+        <v>763</v>
       </c>
       <c r="B255" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="C255" t="s">
-        <v>24</v>
+        <v>191</v>
       </c>
       <c r="D255" t="s">
         <v>25</v>
       </c>
       <c r="E255" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F255" t="s">
-        <v>59</v>
+        <v>765</v>
       </c>
       <c r="G255" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H255" t="s">
-        <v>763</v>
+        <v>562</v>
       </c>
       <c r="I255">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>280</v>
+        <v>766</v>
       </c>
       <c r="B256" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="C256" t="s">
-        <v>109</v>
+        <v>768</v>
       </c>
       <c r="D256" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E256" t="s">
         <v>14</v>
       </c>
       <c r="F256" t="s">
-        <v>280</v>
+        <v>59</v>
       </c>
       <c r="G256" t="s">
         <v>41</v>
       </c>
       <c r="H256" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="I256">
         <v>3</v>
       </c>
       <c r="J256" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="B257" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="C257" t="s">
         <v>191</v>
       </c>
       <c r="D257" t="s">
         <v>25</v>
       </c>
       <c r="E257" t="s">
         <v>39</v>
       </c>
       <c r="F257" t="s">
-        <v>769</v>
+        <v>599</v>
       </c>
       <c r="G257" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H257" t="s">
-        <v>566</v>
+        <v>74</v>
       </c>
       <c r="I257">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J257" t="s">
+        <v>772</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="B258" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="C258" t="s">
-        <v>772</v>
+        <v>37</v>
       </c>
       <c r="D258" t="s">
         <v>25</v>
       </c>
       <c r="E258" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F258" t="s">
-        <v>59</v>
+        <v>775</v>
       </c>
       <c r="G258" t="s">
         <v>41</v>
       </c>
       <c r="H258" t="s">
-        <v>502</v>
+        <v>74</v>
       </c>
       <c r="I258">
         <v>3</v>
       </c>
       <c r="J258" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B259" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C259" t="s">
-        <v>191</v>
+        <v>24</v>
       </c>
       <c r="D259" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E259" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F259" t="s">
-        <v>603</v>
+        <v>692</v>
       </c>
       <c r="G259" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H259" t="s">
-        <v>74</v>
+        <v>192</v>
       </c>
       <c r="I259">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
-        <v>777</v>
+        <v>59</v>
       </c>
       <c r="B260" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C260" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="D260" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E260" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F260" t="s">
-        <v>779</v>
+        <v>59</v>
       </c>
       <c r="G260" t="s">
         <v>41</v>
       </c>
       <c r="H260" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="I260">
         <v>3</v>
       </c>
       <c r="J260" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
+        <v>747</v>
+      </c>
+      <c r="B261" t="s">
         <v>781</v>
       </c>
-      <c r="B261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C261" t="s">
-        <v>24</v>
+        <v>191</v>
       </c>
       <c r="D261" t="s">
         <v>38</v>
       </c>
       <c r="E261" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F261" t="s">
-        <v>696</v>
+        <v>533</v>
       </c>
       <c r="G261" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H261" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
       <c r="I261">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J261" t="s">
+        <v>782</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
-        <v>59</v>
+        <v>783</v>
       </c>
       <c r="B262" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C262" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D262" t="s">
         <v>38</v>
       </c>
       <c r="E262" t="s">
         <v>14</v>
       </c>
       <c r="F262" t="s">
-        <v>59</v>
+        <v>692</v>
       </c>
       <c r="G262" t="s">
         <v>41</v>
       </c>
       <c r="H262" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I262">
         <v>3</v>
       </c>
       <c r="J262" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" t="s">
-        <v>751</v>
+        <v>59</v>
       </c>
       <c r="B263" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C263" t="s">
-        <v>191</v>
+        <v>24</v>
       </c>
       <c r="D263" t="s">
         <v>38</v>
       </c>
       <c r="E263" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F263" t="s">
-        <v>537</v>
+        <v>59</v>
       </c>
       <c r="G263" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H263" t="s">
-        <v>177</v>
+        <v>759</v>
       </c>
       <c r="I263">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J263" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B264" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C264" t="s">
-        <v>24</v>
+        <v>191</v>
       </c>
       <c r="D264" t="s">
         <v>38</v>
       </c>
       <c r="E264" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F264" t="s">
-        <v>696</v>
+        <v>765</v>
       </c>
       <c r="G264" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H264" t="s">
-        <v>74</v>
+        <v>562</v>
       </c>
       <c r="I264">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" t="s">
-        <v>59</v>
+        <v>754</v>
       </c>
       <c r="B265" t="s">
         <v>790</v>
       </c>
       <c r="C265" t="s">
-        <v>24</v>
+        <v>191</v>
       </c>
       <c r="D265" t="s">
         <v>38</v>
       </c>
       <c r="E265" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F265" t="s">
-        <v>59</v>
+        <v>791</v>
       </c>
       <c r="G265" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H265" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="I265">
         <v>3</v>
       </c>
       <c r="J265" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="B266" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C266" t="s">
-        <v>191</v>
+        <v>61</v>
       </c>
       <c r="D266" t="s">
         <v>38</v>
       </c>
       <c r="E266" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F266" t="s">
-        <v>769</v>
+        <v>59</v>
       </c>
       <c r="G266" t="s">
         <v>16</v>
       </c>
       <c r="H266" t="s">
-        <v>566</v>
+        <v>33</v>
       </c>
       <c r="I266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
-        <v>758</v>
+        <v>79</v>
       </c>
       <c r="B267" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="C267" t="s">
-        <v>191</v>
+        <v>31</v>
       </c>
       <c r="D267" t="s">
         <v>38</v>
       </c>
       <c r="E267" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="F267" t="s">
-        <v>795</v>
+        <v>79</v>
       </c>
       <c r="G267" t="s">
         <v>32</v>
       </c>
       <c r="H267" t="s">
-        <v>796</v>
+        <v>153</v>
       </c>
       <c r="I267">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J267" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
         <v>798</v>
       </c>
       <c r="B268" t="s">
         <v>799</v>
       </c>
       <c r="C268" t="s">
-        <v>61</v>
+        <v>191</v>
       </c>
       <c r="D268" t="s">
         <v>38</v>
       </c>
       <c r="E268" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F268" t="s">
-        <v>59</v>
+        <v>599</v>
       </c>
       <c r="G268" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H268" t="s">
-        <v>33</v>
+        <v>196</v>
       </c>
       <c r="I268">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J268" t="s">
+        <v>800</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
-        <v>79</v>
+        <v>801</v>
       </c>
       <c r="B269" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="C269" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D269" t="s">
         <v>38</v>
       </c>
       <c r="E269" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F269" t="s">
-        <v>79</v>
+        <v>692</v>
       </c>
       <c r="G269" t="s">
         <v>32</v>
       </c>
       <c r="H269" t="s">
-        <v>153</v>
+        <v>803</v>
       </c>
       <c r="I269">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J269" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="B270" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="C270" t="s">
-        <v>191</v>
+        <v>31</v>
       </c>
       <c r="D270" t="s">
         <v>38</v>
       </c>
       <c r="E270" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="F270" t="s">
-        <v>603</v>
+        <v>79</v>
       </c>
       <c r="G270" t="s">
         <v>32</v>
       </c>
       <c r="H270" t="s">
-        <v>196</v>
+        <v>444</v>
       </c>
       <c r="I270">
         <v>2</v>
       </c>
       <c r="J270" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" t="s">
-        <v>805</v>
+        <v>770</v>
       </c>
       <c r="B271" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="C271" t="s">
-        <v>24</v>
+        <v>191</v>
       </c>
       <c r="D271" t="s">
         <v>38</v>
       </c>
       <c r="E271" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F271" t="s">
-        <v>696</v>
+        <v>809</v>
       </c>
       <c r="G271" t="s">
         <v>32</v>
       </c>
       <c r="H271" t="s">
-        <v>807</v>
+        <v>74</v>
       </c>
       <c r="I271">
         <v>3</v>
       </c>
       <c r="J271" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
-        <v>809</v>
+        <v>555</v>
       </c>
       <c r="B272" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C272" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="D272" t="s">
         <v>38</v>
       </c>
       <c r="E272" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F272" t="s">
-        <v>79</v>
+        <v>692</v>
       </c>
       <c r="G272" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H272" t="s">
-        <v>444</v>
+        <v>812</v>
       </c>
       <c r="I272">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
-        <v>774</v>
+        <v>813</v>
       </c>
       <c r="B273" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C273" t="s">
-        <v>191</v>
+        <v>70</v>
       </c>
       <c r="D273" t="s">
         <v>38</v>
       </c>
       <c r="E273" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F273" t="s">
-        <v>813</v>
+        <v>692</v>
       </c>
       <c r="G273" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H273" t="s">
-        <v>74</v>
+        <v>192</v>
       </c>
       <c r="I273">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
-        <v>559</v>
+        <v>815</v>
       </c>
       <c r="B274" t="s">
+        <v>816</v>
+      </c>
+      <c r="C274" t="s">
+        <v>51</v>
+      </c>
+      <c r="D274" t="s">
+        <v>25</v>
+      </c>
+      <c r="E274" t="s">
+        <v>14</v>
+      </c>
+      <c r="F274" t="s">
         <v>815</v>
       </c>
-      <c r="C274" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G274" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H274" t="s">
-        <v>816</v>
+        <v>803</v>
       </c>
       <c r="I274">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J274" t="s">
+        <v>817</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B275" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C275" t="s">
         <v>70</v>
       </c>
       <c r="D275" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E275" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F275" t="s">
-        <v>696</v>
+        <v>820</v>
       </c>
       <c r="G275" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H275" t="s">
-        <v>192</v>
+        <v>821</v>
       </c>
       <c r="I275">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J275" t="s">
+        <v>822</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="B276" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="C276" t="s">
         <v>51</v>
       </c>
       <c r="D276" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E276" t="s">
         <v>14</v>
       </c>
       <c r="F276" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="G276" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H276" t="s">
-        <v>807</v>
+        <v>66</v>
       </c>
       <c r="I276">
         <v>3</v>
       </c>
       <c r="J276" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="B277" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="C277" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="D277" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E277" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F277" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="G277" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H277" t="s">
-        <v>825</v>
+        <v>360</v>
       </c>
       <c r="I277">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="B278" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="C278" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="D278" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E278" t="s">
         <v>14</v>
       </c>
       <c r="F278" t="s">
-        <v>819</v>
+        <v>831</v>
       </c>
       <c r="G278" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H278" t="s">
-        <v>66</v>
+        <v>381</v>
       </c>
       <c r="I278">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="B279" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="C279" t="s">
-        <v>109</v>
+        <v>718</v>
       </c>
       <c r="D279" t="s">
         <v>13</v>
       </c>
       <c r="E279" t="s">
         <v>14</v>
       </c>
       <c r="F279" t="s">
-        <v>832</v>
+        <v>15</v>
       </c>
       <c r="G279" t="s">
         <v>16</v>
       </c>
       <c r="H279" t="s">
-        <v>360</v>
+        <v>381</v>
       </c>
       <c r="I279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B280" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="C280" t="s">
-        <v>109</v>
+        <v>613</v>
       </c>
       <c r="D280" t="s">
         <v>13</v>
       </c>
       <c r="E280" t="s">
         <v>14</v>
       </c>
       <c r="F280" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="G280" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H280" t="s">
-        <v>381</v>
+        <v>42</v>
       </c>
       <c r="I280">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J280" t="s">
+        <v>836</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B281" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C281" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="D281" t="s">
         <v>13</v>
       </c>
       <c r="E281" t="s">
         <v>14</v>
       </c>
       <c r="F281" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="G281" t="s">
         <v>16</v>
       </c>
       <c r="H281" t="s">
-        <v>381</v>
+        <v>392</v>
       </c>
       <c r="I281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B282" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C282" t="s">
-        <v>617</v>
+        <v>114</v>
       </c>
       <c r="D282" t="s">
         <v>13</v>
       </c>
       <c r="E282" t="s">
         <v>14</v>
       </c>
       <c r="F282" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G282" t="s">
         <v>32</v>
       </c>
       <c r="H282" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I282">
         <v>2</v>
       </c>
       <c r="J282" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B283" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C283" t="s">
-        <v>722</v>
+        <v>70</v>
       </c>
       <c r="D283" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E283" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F283" t="s">
-        <v>52</v>
+        <v>820</v>
       </c>
       <c r="G283" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H283" t="s">
-        <v>392</v>
+        <v>844</v>
       </c>
       <c r="I283">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J283" t="s">
+        <v>845</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="B284" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="C284" t="s">
-        <v>114</v>
+        <v>230</v>
       </c>
       <c r="D284" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E284" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F284" t="s">
-        <v>760</v>
+        <v>848</v>
       </c>
       <c r="G284" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H284" t="s">
-        <v>74</v>
+        <v>849</v>
       </c>
       <c r="I284">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J284" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
-        <v>846</v>
+        <v>614</v>
       </c>
       <c r="B285" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="C285" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="D285" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E285" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F285" t="s">
-        <v>824</v>
+        <v>614</v>
       </c>
       <c r="G285" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H285" t="s">
-        <v>848</v>
+        <v>134</v>
       </c>
       <c r="I285">
         <v>3</v>
       </c>
       <c r="J285" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
-        <v>850</v>
+        <v>832</v>
       </c>
       <c r="B286" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="C286" t="s">
-        <v>230</v>
+        <v>12</v>
       </c>
       <c r="D286" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E286" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F286" t="s">
-        <v>852</v>
+        <v>15</v>
       </c>
       <c r="G286" t="s">
         <v>41</v>
       </c>
       <c r="H286" t="s">
-        <v>853</v>
+        <v>57</v>
       </c>
       <c r="I286">
         <v>4</v>
       </c>
       <c r="J286" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
-        <v>618</v>
+        <v>743</v>
       </c>
       <c r="B287" t="s">
         <v>855</v>
       </c>
       <c r="C287" t="s">
-        <v>114</v>
+        <v>718</v>
       </c>
       <c r="D287" t="s">
         <v>13</v>
       </c>
       <c r="E287" t="s">
         <v>14</v>
       </c>
       <c r="F287" t="s">
-        <v>618</v>
+        <v>745</v>
       </c>
       <c r="G287" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H287" t="s">
-        <v>134</v>
+        <v>392</v>
       </c>
       <c r="I287">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
-        <v>836</v>
+        <v>614</v>
       </c>
       <c r="B288" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="C288" t="s">
-        <v>12</v>
+        <v>718</v>
       </c>
       <c r="D288" t="s">
         <v>13</v>
       </c>
       <c r="E288" t="s">
         <v>14</v>
       </c>
       <c r="F288" t="s">
-        <v>15</v>
+        <v>614</v>
       </c>
       <c r="G288" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H288" t="s">
-        <v>57</v>
+        <v>392</v>
       </c>
       <c r="I288">
         <v>4</v>
       </c>
       <c r="J288" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="B289" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="C289" t="s">
-        <v>722</v>
+        <v>109</v>
       </c>
       <c r="D289" t="s">
         <v>13</v>
       </c>
       <c r="E289" t="s">
         <v>14</v>
       </c>
       <c r="F289" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="G289" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H289" t="s">
-        <v>392</v>
+        <v>177</v>
       </c>
       <c r="I289">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J289" t="s">
+        <v>859</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="B290" t="s">
         <v>860</v>
       </c>
       <c r="C290" t="s">
-        <v>722</v>
+        <v>24</v>
       </c>
       <c r="D290" t="s">
-        <v>13</v>
+        <v>861</v>
       </c>
       <c r="E290" t="s">
         <v>14</v>
       </c>
       <c r="F290" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G290" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H290" t="s">
-        <v>392</v>
+        <v>683</v>
       </c>
       <c r="I290">
         <v>4</v>
       </c>
       <c r="J290" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" t="s">
-        <v>747</v>
+        <v>614</v>
       </c>
       <c r="B291" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C291" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="D291" t="s">
-        <v>13</v>
+        <v>861</v>
       </c>
       <c r="E291" t="s">
         <v>14</v>
       </c>
       <c r="F291" t="s">
-        <v>749</v>
+        <v>614</v>
       </c>
       <c r="G291" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H291" t="s">
-        <v>177</v>
+        <v>864</v>
       </c>
       <c r="I291">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="B292" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C292" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="D292" t="s">
-        <v>865</v>
+        <v>25</v>
       </c>
       <c r="E292" t="s">
         <v>14</v>
       </c>
       <c r="F292" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G292" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H292" t="s">
-        <v>687</v>
+        <v>74</v>
       </c>
       <c r="I292">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J292" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
-        <v>618</v>
+        <v>867</v>
       </c>
       <c r="B293" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C293" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="D293" t="s">
-        <v>865</v>
+        <v>25</v>
       </c>
       <c r="E293" t="s">
         <v>14</v>
       </c>
       <c r="F293" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G293" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H293" t="s">
-        <v>868</v>
+        <v>74</v>
       </c>
       <c r="I293">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J293" t="s">
+        <v>869</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
-        <v>618</v>
+        <v>832</v>
       </c>
       <c r="B294" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C294" t="s">
-        <v>61</v>
+        <v>180</v>
       </c>
       <c r="D294" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E294" t="s">
         <v>14</v>
       </c>
       <c r="F294" t="s">
-        <v>618</v>
+        <v>55</v>
       </c>
       <c r="G294" t="s">
         <v>32</v>
       </c>
       <c r="H294" t="s">
-        <v>74</v>
+        <v>871</v>
       </c>
       <c r="I294">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J294" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
-        <v>871</v>
+        <v>832</v>
       </c>
       <c r="B295" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C295" t="s">
-        <v>61</v>
+        <v>133</v>
       </c>
       <c r="D295" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E295" t="s">
         <v>14</v>
       </c>
       <c r="F295" t="s">
-        <v>618</v>
+        <v>15</v>
       </c>
       <c r="G295" t="s">
         <v>32</v>
       </c>
       <c r="H295" t="s">
-        <v>74</v>
+        <v>444</v>
       </c>
       <c r="I295">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J295" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
-        <v>836</v>
+        <v>848</v>
       </c>
       <c r="B296" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C296" t="s">
-        <v>180</v>
+        <v>24</v>
       </c>
       <c r="D296" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E296" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F296" t="s">
-        <v>55</v>
+        <v>848</v>
       </c>
       <c r="G296" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H296" t="s">
-        <v>875</v>
+        <v>74</v>
       </c>
       <c r="I296">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J296" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="B297" t="s">
         <v>877</v>
       </c>
       <c r="C297" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="D297" t="s">
         <v>13</v>
       </c>
       <c r="E297" t="s">
         <v>14</v>
       </c>
       <c r="F297" t="s">
         <v>15</v>
       </c>
       <c r="G297" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H297" t="s">
-        <v>444</v>
+        <v>53</v>
       </c>
       <c r="I297">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J297" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
-        <v>852</v>
+        <v>879</v>
       </c>
       <c r="B298" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C298" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="D298" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E298" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F298" t="s">
-        <v>852</v>
+        <v>614</v>
       </c>
       <c r="G298" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H298" t="s">
         <v>74</v>
       </c>
       <c r="I298">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J298" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
-        <v>836</v>
+        <v>743</v>
       </c>
       <c r="B299" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="C299" t="s">
-        <v>114</v>
+        <v>883</v>
       </c>
       <c r="D299" t="s">
         <v>13</v>
       </c>
       <c r="E299" t="s">
         <v>14</v>
       </c>
       <c r="F299" t="s">
-        <v>15</v>
+        <v>745</v>
       </c>
       <c r="G299" t="s">
         <v>41</v>
       </c>
       <c r="H299" t="s">
-        <v>53</v>
+        <v>177</v>
       </c>
       <c r="I299">
         <v>3</v>
       </c>
       <c r="J299" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
-        <v>883</v>
+        <v>832</v>
       </c>
       <c r="B300" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C300" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D300" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E300" t="s">
         <v>14</v>
       </c>
       <c r="F300" t="s">
-        <v>618</v>
+        <v>15</v>
       </c>
       <c r="G300" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H300" t="s">
-        <v>74</v>
+        <v>381</v>
       </c>
       <c r="I300">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
-        <v>747</v>
+        <v>886</v>
       </c>
       <c r="B301" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C301" t="s">
-        <v>887</v>
+        <v>61</v>
       </c>
       <c r="D301" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E301" t="s">
         <v>14</v>
       </c>
       <c r="F301" t="s">
-        <v>749</v>
+        <v>614</v>
       </c>
       <c r="G301" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H301" t="s">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="I301">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J301" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
-        <v>836</v>
+        <v>889</v>
       </c>
       <c r="B302" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C302" t="s">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="D302" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E302" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F302" t="s">
-        <v>15</v>
+        <v>848</v>
       </c>
       <c r="G302" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H302" t="s">
-        <v>381</v>
+        <v>53</v>
       </c>
       <c r="I302">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J302" t="s">
+        <v>891</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B303" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="C303" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="D303" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E303" t="s">
         <v>14</v>
       </c>
       <c r="F303" t="s">
-        <v>618</v>
+        <v>756</v>
       </c>
       <c r="G303" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H303" t="s">
-        <v>147</v>
+        <v>894</v>
       </c>
       <c r="I303">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J303" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="B304" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="C304" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D304" t="s">
         <v>38</v>
       </c>
       <c r="E304" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F304" t="s">
-        <v>852</v>
+        <v>15</v>
       </c>
       <c r="G304" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H304" t="s">
-        <v>53</v>
+        <v>683</v>
       </c>
       <c r="I304">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J304" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="B305" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="C305" t="s">
-        <v>114</v>
+        <v>901</v>
       </c>
       <c r="D305" t="s">
-        <v>13</v>
+        <v>861</v>
       </c>
       <c r="E305" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F305" t="s">
-        <v>760</v>
+        <v>848</v>
       </c>
       <c r="G305" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H305" t="s">
-        <v>898</v>
+        <v>134</v>
       </c>
       <c r="I305">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>899</v>
+        <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="B306" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="C306" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D306" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E306" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F306" t="s">
-        <v>15</v>
+        <v>902</v>
       </c>
       <c r="G306" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="H306" t="s">
-        <v>687</v>
+        <v>153</v>
       </c>
       <c r="I306">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J306" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="B307" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="C307" t="s">
-        <v>905</v>
+        <v>109</v>
       </c>
       <c r="D307" t="s">
-        <v>865</v>
+        <v>13</v>
       </c>
       <c r="E307" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F307" t="s">
-        <v>852</v>
+        <v>756</v>
       </c>
       <c r="G307" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H307" t="s">
-        <v>134</v>
+        <v>177</v>
       </c>
       <c r="I307">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J307" t="s">
+        <v>907</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="B308" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C308" t="s">
-        <v>51</v>
+        <v>909</v>
       </c>
       <c r="D308" t="s">
-        <v>25</v>
+        <v>861</v>
       </c>
       <c r="E308" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="F308" t="s">
-        <v>906</v>
+        <v>848</v>
       </c>
       <c r="G308" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="H308" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="I308">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>908</v>
+        <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="B309" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="C309" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="D309" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E309" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F309" t="s">
-        <v>760</v>
+        <v>902</v>
       </c>
       <c r="G309" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H309" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
       <c r="I309">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>911</v>
+        <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
-        <v>903</v>
+        <v>837</v>
       </c>
       <c r="B310" t="s">
         <v>912</v>
       </c>
       <c r="C310" t="s">
-        <v>913</v>
+        <v>109</v>
       </c>
       <c r="D310" t="s">
-        <v>865</v>
+        <v>13</v>
       </c>
       <c r="E310" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F310" t="s">
-        <v>852</v>
+        <v>828</v>
       </c>
       <c r="G310" t="s">
         <v>16</v>
       </c>
       <c r="H310" t="s">
-        <v>134</v>
+        <v>360</v>
       </c>
       <c r="I310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
+        <v>913</v>
+      </c>
+      <c r="B311" t="s">
         <v>914</v>
       </c>
-      <c r="B311" t="s">
+      <c r="C311" t="s">
+        <v>114</v>
+      </c>
+      <c r="D311" t="s">
+        <v>13</v>
+      </c>
+      <c r="E311" t="s">
+        <v>14</v>
+      </c>
+      <c r="F311" t="s">
+        <v>756</v>
+      </c>
+      <c r="G311" t="s">
+        <v>32</v>
+      </c>
+      <c r="H311" t="s">
         <v>915</v>
       </c>
-      <c r="C311" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I311">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J311" t="s">
+        <v>916</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
-        <v>841</v>
+        <v>913</v>
       </c>
       <c r="B312" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C312" t="s">
-        <v>109</v>
+        <v>718</v>
       </c>
       <c r="D312" t="s">
         <v>13</v>
       </c>
       <c r="E312" t="s">
         <v>14</v>
       </c>
       <c r="F312" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G312" t="s">
         <v>16</v>
       </c>
       <c r="H312" t="s">
-        <v>360</v>
+        <v>392</v>
       </c>
       <c r="I312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B313" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C313" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D313" t="s">
         <v>13</v>
       </c>
       <c r="E313" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F313" t="s">
-        <v>760</v>
+        <v>130</v>
       </c>
       <c r="G313" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H313" t="s">
-        <v>919</v>
+        <v>57</v>
       </c>
       <c r="I313">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J313" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="B314" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C314" t="s">
-        <v>722</v>
+        <v>51</v>
       </c>
       <c r="D314" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E314" t="s">
         <v>14</v>
       </c>
       <c r="F314" t="s">
-        <v>760</v>
+        <v>15</v>
       </c>
       <c r="G314" t="s">
         <v>16</v>
       </c>
       <c r="H314" t="s">
-        <v>392</v>
+        <v>464</v>
       </c>
       <c r="I314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B315" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="C315" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="D315" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E315" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="F315" t="s">
-        <v>130</v>
+        <v>902</v>
       </c>
       <c r="G315" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H315" t="s">
-        <v>57</v>
+        <v>925</v>
       </c>
       <c r="I315">
         <v>3</v>
       </c>
       <c r="J315" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B316" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C316" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D316" t="s">
         <v>25</v>
       </c>
       <c r="E316" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="F316"/>
       <c r="G316" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H316" t="s">
-        <v>464</v>
+        <v>403</v>
       </c>
       <c r="I316">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J316" t="s">
+        <v>929</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
-        <v>927</v>
+        <v>832</v>
       </c>
       <c r="B317" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="C317" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D317" t="s">
         <v>38</v>
       </c>
       <c r="E317" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F317" t="s">
-        <v>906</v>
+        <v>15</v>
       </c>
       <c r="G317" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H317" t="s">
-        <v>929</v>
+        <v>74</v>
       </c>
       <c r="I317">
         <v>3</v>
       </c>
       <c r="J317" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
-        <v>931</v>
+        <v>503</v>
       </c>
       <c r="B318" t="s">
         <v>932</v>
       </c>
       <c r="C318" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D318" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E318" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="F318"/>
+        <v>14</v>
+      </c>
+      <c r="F318" t="s">
+        <v>55</v>
+      </c>
       <c r="G318" t="s">
         <v>41</v>
       </c>
       <c r="H318" t="s">
-        <v>403</v>
+        <v>74</v>
       </c>
       <c r="I318">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J318" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
-        <v>836</v>
+        <v>934</v>
       </c>
       <c r="B319" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="C319" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D319" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E319" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F319" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="G319" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H319" t="s">
-        <v>74</v>
+        <v>936</v>
       </c>
       <c r="I319">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
-        <v>508</v>
+        <v>55</v>
       </c>
       <c r="B320" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C320" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D320" t="s">
         <v>38</v>
       </c>
       <c r="E320" t="s">
         <v>14</v>
       </c>
       <c r="F320" t="s">
         <v>55</v>
       </c>
       <c r="G320" t="s">
         <v>41</v>
       </c>
       <c r="H320" t="s">
-        <v>74</v>
+        <v>759</v>
       </c>
       <c r="I320">
         <v>3</v>
       </c>
       <c r="J320" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B321" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C321" t="s">
         <v>24</v>
       </c>
       <c r="D321" t="s">
         <v>25</v>
       </c>
       <c r="E321" t="s">
         <v>78</v>
       </c>
       <c r="F321" t="s">
-        <v>146</v>
+        <v>902</v>
       </c>
       <c r="G321" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H321" t="s">
-        <v>940</v>
+        <v>403</v>
       </c>
       <c r="I321">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J321" t="s">
+        <v>941</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
-        <v>55</v>
+        <v>942</v>
       </c>
       <c r="B322" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="C322" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="D322" t="s">
         <v>38</v>
       </c>
       <c r="E322" t="s">
         <v>14</v>
       </c>
       <c r="F322" t="s">
-        <v>55</v>
+        <v>614</v>
       </c>
       <c r="G322" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H322" t="s">
-        <v>763</v>
+        <v>74</v>
       </c>
       <c r="I322">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B323" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C323" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D323" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E323" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="F323" t="s">
-        <v>906</v>
+        <v>187</v>
       </c>
       <c r="G323" t="s">
         <v>41</v>
       </c>
       <c r="H323" t="s">
-        <v>403</v>
+        <v>849</v>
       </c>
       <c r="I323">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J323" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
-        <v>946</v>
+        <v>614</v>
       </c>
       <c r="B324" t="s">
         <v>947</v>
       </c>
       <c r="C324" t="s">
         <v>61</v>
       </c>
       <c r="D324" t="s">
         <v>38</v>
       </c>
       <c r="E324" t="s">
         <v>14</v>
       </c>
       <c r="F324" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G324" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H324" t="s">
         <v>74</v>
       </c>
       <c r="I324">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J324" t="s">
+        <v>948</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
-        <v>948</v>
+        <v>867</v>
       </c>
       <c r="B325" t="s">
         <v>949</v>
       </c>
       <c r="C325" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D325" t="s">
         <v>38</v>
       </c>
       <c r="E325" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F325" t="s">
-        <v>187</v>
+        <v>614</v>
       </c>
       <c r="G325" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H325" t="s">
-        <v>853</v>
+        <v>74</v>
       </c>
       <c r="I325">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
-        <v>618</v>
+        <v>879</v>
       </c>
       <c r="B326" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="C326" t="s">
         <v>61</v>
       </c>
       <c r="D326" t="s">
         <v>38</v>
       </c>
       <c r="E326" t="s">
         <v>14</v>
       </c>
       <c r="F326" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G326" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H326" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="I326">
         <v>3</v>
       </c>
       <c r="J326" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" t="s">
-        <v>871</v>
+        <v>146</v>
       </c>
       <c r="B327" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="C327" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="D327" t="s">
         <v>38</v>
       </c>
       <c r="E327" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F327" t="s">
-        <v>618</v>
+        <v>146</v>
       </c>
       <c r="G327" t="s">
         <v>16</v>
       </c>
       <c r="H327" t="s">
-        <v>74</v>
+        <v>864</v>
       </c>
       <c r="I327">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
-        <v>883</v>
+        <v>953</v>
       </c>
       <c r="B328" t="s">
         <v>954</v>
       </c>
       <c r="C328" t="s">
         <v>61</v>
       </c>
       <c r="D328" t="s">
         <v>38</v>
       </c>
       <c r="E328" t="s">
         <v>14</v>
       </c>
       <c r="F328" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G328" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H328" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I328">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
-        <v>146</v>
+        <v>955</v>
       </c>
       <c r="B329" t="s">
         <v>956</v>
       </c>
       <c r="C329" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="D329" t="s">
         <v>38</v>
       </c>
       <c r="E329" t="s">
         <v>78</v>
       </c>
       <c r="F329" t="s">
         <v>146</v>
       </c>
       <c r="G329" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H329" t="s">
-        <v>868</v>
+        <v>134</v>
       </c>
       <c r="I329">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J329" t="s">
+        <v>957</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B330" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C330" t="s">
-        <v>61</v>
+        <v>310</v>
       </c>
       <c r="D330" t="s">
         <v>38</v>
       </c>
       <c r="E330" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F330" t="s">
-        <v>618</v>
+        <v>960</v>
       </c>
       <c r="G330" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H330" t="s">
         <v>74</v>
       </c>
       <c r="I330">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J330" t="s">
+        <v>961</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
-        <v>959</v>
+        <v>815</v>
       </c>
       <c r="B331" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="C331" t="s">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="D331" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E331" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F331" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
       <c r="G331" t="s">
         <v>41</v>
       </c>
       <c r="H331" t="s">
-        <v>134</v>
+        <v>963</v>
       </c>
       <c r="I331">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J331" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
-        <v>962</v>
+        <v>815</v>
       </c>
       <c r="B332" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="C332" t="s">
-        <v>310</v>
+        <v>70</v>
       </c>
       <c r="D332" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E332" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F332" t="s">
-        <v>964</v>
+        <v>815</v>
       </c>
       <c r="G332" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H332" t="s">
-        <v>74</v>
+        <v>966</v>
       </c>
       <c r="I332">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J332" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="B333" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="C333" t="s">
         <v>70</v>
       </c>
       <c r="D333" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E333" t="s">
         <v>14</v>
       </c>
       <c r="F333" t="s">
-        <v>15</v>
+        <v>815</v>
       </c>
       <c r="G333" t="s">
         <v>41</v>
       </c>
       <c r="H333" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="I333">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J333" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
-        <v>819</v>
+        <v>913</v>
       </c>
       <c r="B334" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C334" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="D334" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E334" t="s">
         <v>14</v>
       </c>
       <c r="F334" t="s">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="G334" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H334" t="s">
-        <v>970</v>
+        <v>360</v>
       </c>
       <c r="I334">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>971</v>
+        <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
-        <v>819</v>
+        <v>971</v>
       </c>
       <c r="B335" t="s">
         <v>972</v>
       </c>
       <c r="C335" t="s">
         <v>70</v>
       </c>
       <c r="D335" t="s">
         <v>38</v>
       </c>
       <c r="E335" t="s">
         <v>14</v>
       </c>
       <c r="F335" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="G335" t="s">
         <v>41</v>
       </c>
       <c r="H335" t="s">
-        <v>967</v>
+        <v>640</v>
       </c>
       <c r="I335">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J335" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="B336" t="s">
         <v>974</v>
       </c>
       <c r="C336" t="s">
-        <v>109</v>
+        <v>883</v>
       </c>
       <c r="D336" t="s">
         <v>13</v>
       </c>
       <c r="E336" t="s">
         <v>14</v>
       </c>
       <c r="F336" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G336" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H336" t="s">
-        <v>360</v>
+        <v>74</v>
       </c>
       <c r="I336">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J336" t="s">
+        <v>975</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B337" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C337" t="s">
         <v>70</v>
       </c>
       <c r="D337" t="s">
         <v>38</v>
       </c>
       <c r="E337" t="s">
         <v>14</v>
       </c>
       <c r="F337" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="G337" t="s">
         <v>41</v>
       </c>
       <c r="H337" t="s">
-        <v>644</v>
+        <v>66</v>
       </c>
       <c r="I337">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J337" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
-        <v>917</v>
+        <v>979</v>
       </c>
       <c r="B338" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C338" t="s">
-        <v>887</v>
+        <v>981</v>
       </c>
       <c r="D338" t="s">
         <v>13</v>
       </c>
       <c r="E338" t="s">
         <v>14</v>
       </c>
       <c r="F338" t="s">
-        <v>760</v>
+        <v>745</v>
       </c>
       <c r="G338" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H338" t="s">
-        <v>74</v>
+        <v>792</v>
       </c>
       <c r="I338">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>979</v>
+        <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
-        <v>980</v>
+        <v>280</v>
       </c>
       <c r="B339" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="C339" t="s">
-        <v>70</v>
+        <v>628</v>
       </c>
       <c r="D339" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E339" t="s">
         <v>14</v>
       </c>
       <c r="F339" t="s">
-        <v>819</v>
+        <v>280</v>
       </c>
       <c r="G339" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H339" t="s">
-        <v>66</v>
+        <v>792</v>
       </c>
       <c r="I339">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>982</v>
+        <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
+        <v>892</v>
+      </c>
+      <c r="B340" t="s">
         <v>983</v>
       </c>
-      <c r="B340" t="s">
+      <c r="C340" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="D340" t="s">
         <v>13</v>
       </c>
       <c r="E340" t="s">
         <v>14</v>
       </c>
       <c r="F340" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="G340" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H340" t="s">
-        <v>796</v>
+        <v>74</v>
       </c>
       <c r="I340">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J340" t="s">
+        <v>985</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
-        <v>280</v>
+        <v>986</v>
       </c>
       <c r="B341" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C341" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="D341" t="s">
         <v>13</v>
       </c>
       <c r="E341" t="s">
         <v>14</v>
       </c>
       <c r="F341" t="s">
-        <v>280</v>
+        <v>756</v>
       </c>
       <c r="G341" t="s">
         <v>16</v>
       </c>
       <c r="H341" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="I341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
-        <v>896</v>
+        <v>815</v>
       </c>
       <c r="B342" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="C342" t="s">
-        <v>988</v>
+        <v>61</v>
       </c>
       <c r="D342" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E342" t="s">
         <v>14</v>
       </c>
       <c r="F342" t="s">
-        <v>760</v>
+        <v>815</v>
       </c>
       <c r="G342" t="s">
         <v>41</v>
       </c>
       <c r="H342" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="I342">
         <v>3</v>
       </c>
       <c r="J342" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
+        <v>815</v>
+      </c>
+      <c r="B343" t="s">
         <v>990</v>
       </c>
-      <c r="B343" t="s">
+      <c r="C343" t="s">
         <v>991</v>
       </c>
-      <c r="C343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D343" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E343" t="s">
         <v>14</v>
       </c>
       <c r="F343" t="s">
-        <v>760</v>
+        <v>815</v>
       </c>
       <c r="G343" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H343" t="s">
-        <v>796</v>
+        <v>134</v>
       </c>
       <c r="I343">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J343" t="s">
+        <v>992</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
-        <v>819</v>
+        <v>993</v>
       </c>
       <c r="B344" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C344" t="s">
         <v>61</v>
       </c>
       <c r="D344" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E344" t="s">
         <v>14</v>
       </c>
       <c r="F344" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="G344" t="s">
         <v>41</v>
       </c>
       <c r="H344" t="s">
-        <v>134</v>
+        <v>66</v>
       </c>
       <c r="I344">
         <v>3</v>
       </c>
       <c r="J344" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
-        <v>819</v>
+        <v>996</v>
       </c>
       <c r="B345" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="C345" t="s">
-        <v>995</v>
+        <v>61</v>
       </c>
       <c r="D345" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E345" t="s">
         <v>14</v>
       </c>
       <c r="F345" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="G345" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H345" t="s">
         <v>134</v>
       </c>
       <c r="I345">
         <v>3</v>
       </c>
       <c r="J345" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B346" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="C346" t="s">
         <v>61</v>
       </c>
       <c r="D346" t="s">
         <v>38</v>
       </c>
       <c r="E346" t="s">
         <v>14</v>
       </c>
       <c r="F346" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="G346" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H346" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="I346">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
-        <v>1000</v>
+        <v>815</v>
       </c>
       <c r="B347" t="s">
         <v>1001</v>
       </c>
       <c r="C347" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="D347" t="s">
         <v>38</v>
       </c>
       <c r="E347" t="s">
         <v>14</v>
       </c>
       <c r="F347" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="G347" t="s">
         <v>32</v>
       </c>
       <c r="H347" t="s">
-        <v>134</v>
+        <v>90</v>
       </c>
       <c r="I347">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J347" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
         <v>1003</v>
       </c>
       <c r="B348" t="s">
         <v>1004</v>
       </c>
       <c r="C348" t="s">
-        <v>61</v>
+        <v>180</v>
       </c>
       <c r="D348" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E348" t="s">
         <v>14</v>
       </c>
       <c r="F348" t="s">
-        <v>819</v>
+        <v>15</v>
       </c>
       <c r="G348" t="s">
         <v>16</v>
       </c>
       <c r="H348" t="s">
-        <v>33</v>
+        <v>464</v>
       </c>
       <c r="I348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
-        <v>819</v>
+        <v>1005</v>
       </c>
       <c r="B349" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="C349" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D349" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E349" t="s">
         <v>14</v>
       </c>
       <c r="F349" t="s">
-        <v>819</v>
+        <v>1007</v>
       </c>
       <c r="G349" t="s">
         <v>32</v>
       </c>
       <c r="H349" t="s">
-        <v>90</v>
+        <v>147</v>
       </c>
       <c r="I349">
         <v>2</v>
       </c>
       <c r="J349" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
-        <v>1007</v>
+        <v>55</v>
       </c>
       <c r="B350" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C350" t="s">
-        <v>180</v>
+        <v>51</v>
       </c>
       <c r="D350" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E350" t="s">
         <v>14</v>
       </c>
       <c r="F350" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G350" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H350" t="s">
-        <v>464</v>
+        <v>497</v>
       </c>
       <c r="I350">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J350" t="s">
+        <v>498</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
       <c r="B351" t="s">
         <v>1010</v>
       </c>
       <c r="C351" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="D351" t="s">
         <v>25</v>
       </c>
       <c r="E351" t="s">
         <v>14</v>
       </c>
       <c r="F351" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G351" t="s">
+        <v>41</v>
+      </c>
+      <c r="H351" t="s">
+        <v>497</v>
+      </c>
+      <c r="I351">
+        <v>3</v>
+      </c>
+      <c r="J351" t="s">
         <v>1011</v>
-      </c>
-[...10 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>55</v>
+        <v>1012</v>
       </c>
       <c r="B352" t="s">
         <v>1013</v>
       </c>
       <c r="C352" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="D352" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E352" t="s">
         <v>14</v>
       </c>
       <c r="F352" t="s">
         <v>55</v>
       </c>
       <c r="G352" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H352" t="s">
-        <v>502</v>
+        <v>74</v>
       </c>
       <c r="I352">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="B353" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C353" t="s">
-        <v>51</v>
+        <v>310</v>
       </c>
       <c r="D353" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E353" t="s">
         <v>14</v>
       </c>
       <c r="F353" t="s">
-        <v>1011</v>
+        <v>55</v>
       </c>
       <c r="G353" t="s">
         <v>41</v>
       </c>
       <c r="H353" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="I353">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J353" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
-        <v>1016</v>
+        <v>40</v>
       </c>
       <c r="B354" t="s">
         <v>1017</v>
       </c>
       <c r="C354" t="s">
-        <v>61</v>
+        <v>310</v>
       </c>
       <c r="D354" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E354" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F354" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="G354" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H354" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="I354">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J354" t="s">
+        <v>1018</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
-        <v>1018</v>
+        <v>40</v>
       </c>
       <c r="B355" t="s">
         <v>1019</v>
       </c>
       <c r="C355" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D355" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E355" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F355" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="G355" t="s">
         <v>41</v>
       </c>
       <c r="H355" t="s">
-        <v>502</v>
+        <v>134</v>
       </c>
       <c r="I355">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J355" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
-        <v>40</v>
+        <v>252</v>
       </c>
       <c r="B356" t="s">
         <v>1021</v>
       </c>
       <c r="C356" t="s">
-        <v>310</v>
+        <v>176</v>
       </c>
       <c r="D356" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E356" t="s">
         <v>39</v>
       </c>
       <c r="F356" t="s">
-        <v>40</v>
+        <v>236</v>
       </c>
       <c r="G356" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H356" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I356">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J356" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
-        <v>40</v>
+        <v>1023</v>
       </c>
       <c r="B357" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="C357" t="s">
-        <v>122</v>
+        <v>176</v>
       </c>
       <c r="D357" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E357" t="s">
         <v>39</v>
       </c>
       <c r="F357" t="s">
-        <v>40</v>
+        <v>236</v>
       </c>
       <c r="G357" t="s">
         <v>41</v>
       </c>
       <c r="H357" t="s">
-        <v>134</v>
+        <v>74</v>
       </c>
       <c r="I357">
         <v>3</v>
       </c>
       <c r="J357" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
-        <v>252</v>
+        <v>40</v>
       </c>
       <c r="B358" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C358" t="s">
-        <v>176</v>
+        <v>310</v>
       </c>
       <c r="D358" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E358" t="s">
         <v>39</v>
       </c>
       <c r="F358" t="s">
-        <v>236</v>
+        <v>40</v>
       </c>
       <c r="G358" t="s">
         <v>41</v>
       </c>
       <c r="H358" t="s">
-        <v>74</v>
+        <v>1027</v>
       </c>
       <c r="I358">
         <v>3</v>
       </c>
       <c r="J358" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="B359" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C359" t="s">
         <v>176</v>
       </c>
       <c r="D359" t="s">
         <v>13</v>
       </c>
       <c r="E359" t="s">
         <v>39</v>
       </c>
       <c r="F359" t="s">
-        <v>236</v>
+        <v>765</v>
       </c>
       <c r="G359" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H359" t="s">
-        <v>74</v>
+        <v>792</v>
       </c>
       <c r="I359">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J359" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
         <v>40</v>
       </c>
       <c r="B360" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="C360" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D360" t="s">
         <v>38</v>
       </c>
       <c r="E360" t="s">
         <v>39</v>
       </c>
       <c r="F360" t="s">
         <v>40</v>
       </c>
       <c r="G360" t="s">
         <v>41</v>
       </c>
       <c r="H360" t="s">
-        <v>1031</v>
+        <v>134</v>
       </c>
       <c r="I360">
         <v>3</v>
       </c>
       <c r="J360" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="B361" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="C361" t="s">
-        <v>176</v>
+        <v>61</v>
       </c>
       <c r="D361" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E361" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F361" t="s">
-        <v>769</v>
+        <v>614</v>
       </c>
       <c r="G361" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H361" t="s">
-        <v>796</v>
+        <v>1036</v>
       </c>
       <c r="I361">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1035</v>
+        <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
-        <v>40</v>
+        <v>1037</v>
       </c>
       <c r="B362" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="C362" t="s">
         <v>122</v>
       </c>
       <c r="D362" t="s">
         <v>38</v>
       </c>
       <c r="E362" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F362" t="s">
-        <v>40</v>
+        <v>172</v>
       </c>
       <c r="G362" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H362" t="s">
-        <v>134</v>
+        <v>74</v>
       </c>
       <c r="I362">
         <v>3</v>
       </c>
       <c r="J362" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
-        <v>1038</v>
+        <v>55</v>
       </c>
       <c r="B363" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="C363" t="s">
-        <v>61</v>
+        <v>657</v>
       </c>
       <c r="D363" t="s">
         <v>38</v>
       </c>
       <c r="E363" t="s">
         <v>14</v>
       </c>
       <c r="F363" t="s">
-        <v>618</v>
+        <v>55</v>
       </c>
       <c r="G363" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H363" t="s">
-        <v>1040</v>
+        <v>497</v>
       </c>
       <c r="I363">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J363" t="s">
+        <v>1041</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B364" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="C364" t="s">
-        <v>122</v>
+        <v>215</v>
       </c>
       <c r="D364" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E364" t="s">
         <v>26</v>
       </c>
       <c r="F364" t="s">
-        <v>172</v>
+        <v>514</v>
       </c>
       <c r="G364" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H364" t="s">
-        <v>74</v>
+        <v>464</v>
       </c>
       <c r="I364">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1043</v>
+        <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
-        <v>55</v>
+        <v>1044</v>
       </c>
       <c r="B365" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C365" t="s">
-        <v>661</v>
+        <v>24</v>
       </c>
       <c r="D365" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E365" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F365" t="s">
-        <v>55</v>
+        <v>902</v>
       </c>
       <c r="G365" t="s">
         <v>41</v>
       </c>
       <c r="H365" t="s">
-        <v>502</v>
+        <v>162</v>
       </c>
       <c r="I365">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J365" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>1046</v>
+        <v>902</v>
       </c>
       <c r="B366" t="s">
         <v>1047</v>
       </c>
       <c r="C366" t="s">
-        <v>215</v>
+        <v>31</v>
       </c>
       <c r="D366" t="s">
         <v>25</v>
       </c>
       <c r="E366" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="F366" t="s">
-        <v>518</v>
+        <v>902</v>
       </c>
       <c r="G366" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H366" t="s">
-        <v>464</v>
+        <v>497</v>
       </c>
       <c r="I366">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J366" t="s">
+        <v>1048</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
-        <v>1048</v>
+        <v>902</v>
       </c>
       <c r="B367" t="s">
         <v>1049</v>
       </c>
       <c r="C367" t="s">
-        <v>24</v>
+        <v>230</v>
       </c>
       <c r="D367" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E367" t="s">
         <v>78</v>
       </c>
       <c r="F367" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="G367" t="s">
         <v>41</v>
       </c>
       <c r="H367" t="s">
-        <v>162</v>
+        <v>558</v>
       </c>
       <c r="I367">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J367" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="B368" t="s">
         <v>1051</v>
       </c>
       <c r="C368" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D368" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E368" t="s">
         <v>78</v>
       </c>
       <c r="F368" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="G368" t="s">
         <v>41</v>
       </c>
       <c r="H368" t="s">
-        <v>502</v>
+        <v>162</v>
       </c>
       <c r="I368">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J368" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
-        <v>906</v>
+        <v>1053</v>
       </c>
       <c r="B369" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="C369" t="s">
-        <v>230</v>
+        <v>70</v>
       </c>
       <c r="D369" t="s">
         <v>38</v>
       </c>
       <c r="E369" t="s">
         <v>78</v>
       </c>
       <c r="F369" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="G369" t="s">
         <v>41</v>
       </c>
       <c r="H369" t="s">
-        <v>562</v>
+        <v>419</v>
       </c>
       <c r="I369">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J369" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
-        <v>906</v>
+        <v>1053</v>
       </c>
       <c r="B370" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C370" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D370" t="s">
         <v>38</v>
       </c>
       <c r="E370" t="s">
         <v>78</v>
       </c>
       <c r="F370" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="G370" t="s">
         <v>41</v>
       </c>
       <c r="H370" t="s">
-        <v>162</v>
+        <v>419</v>
       </c>
       <c r="I370">
         <v>4</v>
       </c>
       <c r="J370" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
-        <v>1057</v>
+        <v>958</v>
       </c>
       <c r="B371" t="s">
         <v>1058</v>
       </c>
       <c r="C371" t="s">
-        <v>70</v>
+        <v>310</v>
       </c>
       <c r="D371" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E371" t="s">
         <v>78</v>
       </c>
       <c r="F371" t="s">
-        <v>906</v>
+        <v>960</v>
       </c>
       <c r="G371" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H371" t="s">
-        <v>419</v>
+        <v>74</v>
       </c>
       <c r="I371">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J371" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
-        <v>1057</v>
+        <v>913</v>
       </c>
       <c r="B372" t="s">
         <v>1060</v>
       </c>
       <c r="C372" t="s">
-        <v>310</v>
+        <v>1061</v>
       </c>
       <c r="D372" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E372" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F372" t="s">
-        <v>906</v>
+        <v>756</v>
       </c>
       <c r="G372" t="s">
         <v>41</v>
       </c>
       <c r="H372" t="s">
-        <v>419</v>
+        <v>47</v>
       </c>
       <c r="I372">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J372" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>962</v>
+        <v>1063</v>
       </c>
       <c r="B373" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C373" t="s">
+        <v>984</v>
+      </c>
+      <c r="D373" t="s">
+        <v>13</v>
+      </c>
+      <c r="E373" t="s">
+        <v>14</v>
+      </c>
+      <c r="F373" t="s">
+        <v>756</v>
+      </c>
+      <c r="G373" t="s">
+        <v>41</v>
+      </c>
+      <c r="H373" t="s">
+        <v>57</v>
+      </c>
+      <c r="I373">
+        <v>3</v>
+      </c>
+      <c r="J373" t="s">
         <v>1062</v>
-      </c>
-[...22 lines deleted...]
-        <v>1063</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
-        <v>917</v>
+        <v>960</v>
       </c>
       <c r="B374" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="C374" t="s">
-        <v>1065</v>
+        <v>230</v>
       </c>
       <c r="D374" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E374" t="s">
         <v>14</v>
       </c>
       <c r="F374" t="s">
-        <v>760</v>
+        <v>15</v>
       </c>
       <c r="G374" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H374" t="s">
-        <v>47</v>
+        <v>792</v>
       </c>
       <c r="I374">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J374" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
+        <v>752</v>
+      </c>
+      <c r="B375" t="s">
         <v>1067</v>
       </c>
-      <c r="B375" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C375" t="s">
-        <v>988</v>
+        <v>282</v>
       </c>
       <c r="D375" t="s">
         <v>13</v>
       </c>
       <c r="E375" t="s">
         <v>14</v>
       </c>
       <c r="F375" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="G375" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H375" t="s">
-        <v>57</v>
+        <v>360</v>
       </c>
       <c r="I375">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1066</v>
+        <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="B376" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="C376" t="s">
-        <v>230</v>
+        <v>24</v>
       </c>
       <c r="D376" t="s">
         <v>25</v>
       </c>
       <c r="E376" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F376" t="s">
-        <v>15</v>
+        <v>960</v>
       </c>
       <c r="G376" t="s">
         <v>32</v>
       </c>
       <c r="H376" t="s">
-        <v>796</v>
+        <v>90</v>
       </c>
       <c r="I376">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J376" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
-        <v>756</v>
+        <v>913</v>
       </c>
       <c r="B377" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="C377" t="s">
         <v>282</v>
       </c>
       <c r="D377" t="s">
         <v>13</v>
       </c>
       <c r="E377" t="s">
         <v>14</v>
       </c>
       <c r="F377" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G377" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H377" t="s">
-        <v>360</v>
+        <v>444</v>
       </c>
       <c r="I377">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J377" t="s">
+        <v>1071</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>964</v>
+        <v>1072</v>
       </c>
       <c r="B378" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C378" t="s">
-        <v>24</v>
+        <v>981</v>
       </c>
       <c r="D378" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E378" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F378" t="s">
-        <v>964</v>
+        <v>828</v>
       </c>
       <c r="G378" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H378" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="I378">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J378" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="B379" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C379" t="s">
-        <v>282</v>
+        <v>981</v>
       </c>
       <c r="D379" t="s">
         <v>13</v>
       </c>
       <c r="E379" t="s">
         <v>14</v>
       </c>
       <c r="F379" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="G379" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H379" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="I379">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1075</v>
+        <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
+        <v>743</v>
+      </c>
+      <c r="B380" t="s">
         <v>1076</v>
       </c>
-      <c r="B380" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C380" t="s">
-        <v>985</v>
+        <v>12</v>
       </c>
       <c r="D380" t="s">
         <v>13</v>
       </c>
       <c r="E380" t="s">
         <v>14</v>
       </c>
       <c r="F380" t="s">
-        <v>832</v>
+        <v>745</v>
       </c>
       <c r="G380" t="s">
         <v>41</v>
       </c>
       <c r="H380" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I380">
         <v>3</v>
       </c>
       <c r="J380" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
-        <v>917</v>
+        <v>892</v>
       </c>
       <c r="B381" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="C381" t="s">
-        <v>985</v>
+        <v>12</v>
       </c>
       <c r="D381" t="s">
         <v>13</v>
       </c>
       <c r="E381" t="s">
         <v>14</v>
       </c>
       <c r="F381" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G381" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H381" t="s">
-        <v>360</v>
+        <v>894</v>
       </c>
       <c r="I381">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J381" t="s">
+        <v>1079</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
-        <v>747</v>
+        <v>1080</v>
       </c>
       <c r="B382" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="C382" t="s">
         <v>12</v>
       </c>
       <c r="D382" t="s">
         <v>13</v>
       </c>
       <c r="E382" t="s">
         <v>14</v>
       </c>
       <c r="F382" t="s">
-        <v>749</v>
+        <v>828</v>
       </c>
       <c r="G382" t="s">
         <v>41</v>
       </c>
       <c r="H382" t="s">
-        <v>177</v>
+        <v>53</v>
       </c>
       <c r="I382">
         <v>3</v>
       </c>
       <c r="J382" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
-        <v>896</v>
+        <v>913</v>
       </c>
       <c r="B383" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C383" t="s">
         <v>12</v>
       </c>
       <c r="D383" t="s">
         <v>13</v>
       </c>
       <c r="E383" t="s">
         <v>14</v>
       </c>
       <c r="F383" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="G383" t="s">
         <v>41</v>
       </c>
       <c r="H383" t="s">
-        <v>898</v>
+        <v>57</v>
       </c>
       <c r="I383">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J383" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
-        <v>1084</v>
+        <v>743</v>
       </c>
       <c r="B384" t="s">
         <v>1085</v>
       </c>
       <c r="C384" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="D384" t="s">
         <v>13</v>
       </c>
       <c r="E384" t="s">
         <v>14</v>
       </c>
       <c r="F384" t="s">
-        <v>832</v>
+        <v>745</v>
       </c>
       <c r="G384" t="s">
         <v>41</v>
       </c>
       <c r="H384" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="I384">
         <v>3</v>
       </c>
       <c r="J384" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
-        <v>917</v>
+        <v>960</v>
       </c>
       <c r="B385" t="s">
         <v>1087</v>
       </c>
       <c r="C385" t="s">
-        <v>12</v>
+        <v>310</v>
       </c>
       <c r="D385" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E385" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F385" t="s">
-        <v>832</v>
+        <v>960</v>
       </c>
       <c r="G385" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H385" t="s">
-        <v>57</v>
+        <v>562</v>
       </c>
       <c r="I385">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1088</v>
+        <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>747</v>
+        <v>960</v>
       </c>
       <c r="B386" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C386" t="s">
+        <v>24</v>
+      </c>
+      <c r="D386" t="s">
+        <v>38</v>
+      </c>
+      <c r="E386" t="s">
+        <v>78</v>
+      </c>
+      <c r="F386" t="s">
+        <v>960</v>
+      </c>
+      <c r="G386" t="s">
+        <v>41</v>
+      </c>
+      <c r="H386" t="s">
+        <v>936</v>
+      </c>
+      <c r="I386">
+        <v>4</v>
+      </c>
+      <c r="J386" t="s">
         <v>1089</v>
-      </c>
-[...22 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>964</v>
+        <v>1090</v>
       </c>
       <c r="B387" t="s">
         <v>1091</v>
       </c>
       <c r="C387" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="D387" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E387" t="s">
         <v>78</v>
       </c>
       <c r="F387" t="s">
-        <v>964</v>
+        <v>1090</v>
       </c>
       <c r="G387" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H387" t="s">
-        <v>566</v>
+        <v>936</v>
       </c>
       <c r="I387">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J387" t="s">
+        <v>1092</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>964</v>
+        <v>913</v>
       </c>
       <c r="B388" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C388" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D388" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E388" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F388" t="s">
-        <v>964</v>
+        <v>756</v>
       </c>
       <c r="G388" t="s">
         <v>41</v>
       </c>
       <c r="H388" t="s">
-        <v>940</v>
+        <v>74</v>
       </c>
       <c r="I388">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J388" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>1094</v>
+        <v>892</v>
       </c>
       <c r="B389" t="s">
         <v>1095</v>
       </c>
       <c r="C389" t="s">
-        <v>24</v>
+        <v>1096</v>
       </c>
       <c r="D389" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E389" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F389" t="s">
-        <v>1094</v>
+        <v>756</v>
       </c>
       <c r="G389" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H389" t="s">
-        <v>940</v>
+        <v>1097</v>
       </c>
       <c r="I389">
         <v>3</v>
       </c>
       <c r="J389" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>917</v>
+        <v>1099</v>
       </c>
       <c r="B390" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="C390" t="s">
-        <v>133</v>
+        <v>51</v>
       </c>
       <c r="D390" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E390" t="s">
         <v>14</v>
       </c>
       <c r="F390" t="s">
-        <v>760</v>
+        <v>1099</v>
       </c>
       <c r="G390" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H390" t="s">
         <v>74</v>
       </c>
       <c r="I390">
         <v>3</v>
       </c>
       <c r="J390" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
-        <v>896</v>
+        <v>1102</v>
       </c>
       <c r="B391" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="C391" t="s">
-        <v>1100</v>
+        <v>24</v>
       </c>
       <c r="D391" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E391" t="s">
         <v>14</v>
       </c>
       <c r="F391" t="s">
-        <v>760</v>
+        <v>1104</v>
       </c>
       <c r="G391" t="s">
         <v>41</v>
       </c>
       <c r="H391" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="I391">
         <v>3</v>
       </c>
       <c r="J391" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="B392" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="C392" t="s">
-        <v>1100</v>
+        <v>215</v>
       </c>
       <c r="D392" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E392" t="s">
         <v>14</v>
       </c>
       <c r="F392" t="s">
-        <v>52</v>
+        <v>1109</v>
       </c>
       <c r="G392" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H392" t="s">
-        <v>1101</v>
+        <v>1110</v>
       </c>
       <c r="I392">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1105</v>
+        <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
       <c r="B393" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="C393" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="D393" t="s">
         <v>25</v>
       </c>
       <c r="E393" t="s">
         <v>14</v>
       </c>
       <c r="F393" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="G393" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H393" t="s">
         <v>42</v>
       </c>
       <c r="I393">
         <v>3</v>
       </c>
       <c r="J393" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
       <c r="B394" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="C394" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D394" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E394" t="s">
         <v>14</v>
       </c>
       <c r="F394" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
       <c r="G394" t="s">
         <v>32</v>
       </c>
       <c r="H394" t="s">
-        <v>74</v>
+        <v>683</v>
       </c>
       <c r="I394">
         <v>3</v>
       </c>
       <c r="J394" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="B395" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="C395" t="s">
         <v>24</v>
       </c>
       <c r="D395" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E395" t="s">
         <v>14</v>
       </c>
       <c r="F395" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="G395" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H395" t="s">
-        <v>1116</v>
+        <v>192</v>
       </c>
       <c r="I395">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="B396" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="C396" t="s">
-        <v>215</v>
+        <v>24</v>
       </c>
       <c r="D396" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E396" t="s">
         <v>14</v>
       </c>
       <c r="F396" t="s">
-        <v>1120</v>
+        <v>1109</v>
       </c>
       <c r="G396" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H396" t="s">
+        <v>74</v>
+      </c>
+      <c r="I396">
+        <v>2</v>
+      </c>
+      <c r="J396" t="s">
         <v>1121</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
         <v>1122</v>
       </c>
       <c r="B397" t="s">
         <v>1123</v>
       </c>
       <c r="C397" t="s">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="D397" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E397" t="s">
         <v>14</v>
       </c>
       <c r="F397" t="s">
-        <v>1120</v>
+        <v>1109</v>
       </c>
       <c r="G397" t="s">
         <v>41</v>
       </c>
       <c r="H397" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I397">
         <v>3</v>
       </c>
       <c r="J397" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
-        <v>1115</v>
+        <v>1125</v>
       </c>
       <c r="B398" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="C398" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D398" t="s">
         <v>38</v>
       </c>
       <c r="E398" t="s">
         <v>14</v>
       </c>
       <c r="F398" t="s">
-        <v>1115</v>
+        <v>1099</v>
       </c>
       <c r="G398" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H398" t="s">
-        <v>687</v>
+        <v>74</v>
       </c>
       <c r="I398">
         <v>3</v>
       </c>
       <c r="J398" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
-        <v>1127</v>
+        <v>743</v>
       </c>
       <c r="B399" t="s">
         <v>1128</v>
       </c>
       <c r="C399" t="s">
-        <v>24</v>
+        <v>1096</v>
       </c>
       <c r="D399" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E399" t="s">
         <v>14</v>
       </c>
       <c r="F399" t="s">
-        <v>1108</v>
+        <v>745</v>
       </c>
       <c r="G399" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H399" t="s">
-        <v>192</v>
+        <v>66</v>
       </c>
       <c r="I399">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J399" t="s">
+        <v>1129</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B400" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="C400" t="s">
-        <v>24</v>
+        <v>1132</v>
       </c>
       <c r="D400" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E400" t="s">
         <v>14</v>
       </c>
       <c r="F400" t="s">
-        <v>1120</v>
+        <v>756</v>
       </c>
       <c r="G400" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H400" t="s">
         <v>74</v>
       </c>
       <c r="I400">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J400" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
-        <v>1132</v>
+        <v>743</v>
       </c>
       <c r="B401" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="C401" t="s">
-        <v>70</v>
+        <v>223</v>
       </c>
       <c r="D401" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E401" t="s">
         <v>14</v>
       </c>
       <c r="F401" t="s">
-        <v>1120</v>
+        <v>745</v>
       </c>
       <c r="G401" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H401" t="s">
-        <v>74</v>
+        <v>153</v>
       </c>
       <c r="I401">
         <v>3</v>
       </c>
       <c r="J401" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>1135</v>
+        <v>913</v>
       </c>
       <c r="B402" t="s">
         <v>1136</v>
       </c>
       <c r="C402" t="s">
-        <v>70</v>
+        <v>223</v>
       </c>
       <c r="D402" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E402" t="s">
         <v>14</v>
       </c>
       <c r="F402" t="s">
-        <v>1110</v>
+        <v>756</v>
       </c>
       <c r="G402" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H402" t="s">
-        <v>74</v>
+        <v>444</v>
       </c>
       <c r="I402">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J402" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
-        <v>747</v>
+        <v>1138</v>
       </c>
       <c r="B403" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="C403" t="s">
-        <v>1100</v>
+        <v>24</v>
       </c>
       <c r="D403" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E403" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F403" t="s">
-        <v>749</v>
+        <v>101</v>
       </c>
       <c r="G403" t="s">
         <v>41</v>
       </c>
       <c r="H403" t="s">
-        <v>66</v>
+        <v>936</v>
       </c>
       <c r="I403">
         <v>3</v>
       </c>
       <c r="J403" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
-        <v>1140</v>
+        <v>1090</v>
       </c>
       <c r="B404" t="s">
         <v>1141</v>
       </c>
       <c r="C404" t="s">
+        <v>24</v>
+      </c>
+      <c r="D404" t="s">
+        <v>38</v>
+      </c>
+      <c r="E404" t="s">
+        <v>78</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G404" t="s">
+        <v>41</v>
+      </c>
+      <c r="H404" t="s">
+        <v>90</v>
+      </c>
+      <c r="I404">
+        <v>4</v>
+      </c>
+      <c r="J404" t="s">
         <v>1142</v>
-      </c>
-[...19 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
-        <v>747</v>
+        <v>1143</v>
       </c>
       <c r="B405" t="s">
         <v>1144</v>
       </c>
       <c r="C405" t="s">
-        <v>223</v>
+        <v>70</v>
       </c>
       <c r="D405" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E405" t="s">
         <v>14</v>
       </c>
       <c r="F405" t="s">
-        <v>749</v>
+        <v>15</v>
       </c>
       <c r="G405" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H405" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="I405">
         <v>3</v>
       </c>
       <c r="J405" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
-        <v>917</v>
+        <v>1143</v>
       </c>
       <c r="B406" t="s">
         <v>1146</v>
       </c>
       <c r="C406" t="s">
-        <v>223</v>
+        <v>24</v>
       </c>
       <c r="D406" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E406" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F406" t="s">
-        <v>760</v>
+        <v>1147</v>
       </c>
       <c r="G406" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H406" t="s">
-        <v>444</v>
+        <v>66</v>
       </c>
       <c r="I406">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J406" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="B407" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="C407" t="s">
         <v>24</v>
       </c>
       <c r="D407" t="s">
         <v>25</v>
       </c>
       <c r="E407" t="s">
         <v>78</v>
       </c>
       <c r="F407" t="s">
-        <v>101</v>
+        <v>1147</v>
       </c>
       <c r="G407" t="s">
         <v>41</v>
       </c>
       <c r="H407" t="s">
-        <v>940</v>
+        <v>66</v>
       </c>
       <c r="I407">
         <v>3</v>
       </c>
       <c r="J407" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>1094</v>
+        <v>1152</v>
       </c>
       <c r="B408" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="C408" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
       <c r="D408" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E408" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F408" t="s">
-        <v>1094</v>
+        <v>15</v>
       </c>
       <c r="G408" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H408" t="s">
-        <v>90</v>
+        <v>444</v>
       </c>
       <c r="I408">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J408" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="B409" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="C409" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="D409" t="s">
         <v>25</v>
       </c>
       <c r="E409" t="s">
         <v>14</v>
       </c>
       <c r="F409" t="s">
-        <v>15</v>
+        <v>1157</v>
       </c>
       <c r="G409" t="s">
         <v>41</v>
       </c>
       <c r="H409" t="s">
         <v>177</v>
       </c>
       <c r="I409">
         <v>3</v>
       </c>
       <c r="J409" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>1153</v>
+        <v>832</v>
       </c>
       <c r="B410" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="C410" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
       <c r="D410" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E410" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F410" t="s">
-        <v>1157</v>
+        <v>15</v>
       </c>
       <c r="G410" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H410" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I410">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J410" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="B411" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C411" t="s">
         <v>24</v>
       </c>
       <c r="D411" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E411" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F411" t="s">
         <v>1157</v>
       </c>
       <c r="G411" t="s">
         <v>41</v>
       </c>
       <c r="H411" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I411">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J411" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>1162</v>
+        <v>1157</v>
       </c>
       <c r="B412" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C412" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="D412" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E412" t="s">
         <v>14</v>
       </c>
       <c r="F412" t="s">
-        <v>15</v>
+        <v>1157</v>
       </c>
       <c r="G412" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H412" t="s">
-        <v>444</v>
+        <v>177</v>
       </c>
       <c r="I412">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J412" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>1165</v>
+        <v>832</v>
       </c>
       <c r="B413" t="s">
         <v>1166</v>
       </c>
       <c r="C413" t="s">
-        <v>51</v>
+        <v>310</v>
       </c>
       <c r="D413" t="s">
         <v>25</v>
       </c>
       <c r="E413" t="s">
         <v>14</v>
       </c>
       <c r="F413" t="s">
+        <v>15</v>
+      </c>
+      <c r="G413" t="s">
+        <v>41</v>
+      </c>
+      <c r="H413" t="s">
+        <v>74</v>
+      </c>
+      <c r="I413">
+        <v>3</v>
+      </c>
+      <c r="J413" t="s">
         <v>1167</v>
-      </c>
-[...10 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>836</v>
+        <v>1168</v>
       </c>
       <c r="B414" t="s">
         <v>1169</v>
       </c>
       <c r="C414" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="D414" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E414" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F414" t="s">
-        <v>15</v>
+        <v>1147</v>
       </c>
       <c r="G414" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H414" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="I414">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J414" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
         <v>1171</v>
       </c>
       <c r="B415" t="s">
         <v>1172</v>
       </c>
       <c r="C415" t="s">
-        <v>24</v>
+        <v>352</v>
       </c>
       <c r="D415" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E415" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F415" t="s">
-        <v>1167</v>
+        <v>117</v>
       </c>
       <c r="G415" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H415" t="s">
-        <v>74</v>
+        <v>562</v>
       </c>
       <c r="I415">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J415" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>1167</v>
+        <v>1174</v>
       </c>
       <c r="B416" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="C416" t="s">
-        <v>51</v>
+        <v>352</v>
       </c>
       <c r="D416" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E416" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F416" t="s">
-        <v>1167</v>
+        <v>1176</v>
       </c>
       <c r="G416" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H416" t="s">
-        <v>177</v>
+        <v>562</v>
       </c>
       <c r="I416">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J416" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>836</v>
+        <v>1178</v>
       </c>
       <c r="B417" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="C417" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D417" t="s">
         <v>25</v>
       </c>
       <c r="E417" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F417" t="s">
-        <v>15</v>
+        <v>311</v>
       </c>
       <c r="G417" t="s">
         <v>41</v>
       </c>
       <c r="H417" t="s">
         <v>74</v>
       </c>
       <c r="I417">
         <v>3</v>
       </c>
       <c r="J417" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
         <v>1178</v>
       </c>
       <c r="B418" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="C418" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D418" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E418" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F418" t="s">
-        <v>1157</v>
+        <v>311</v>
       </c>
       <c r="G418" t="s">
         <v>41</v>
       </c>
       <c r="H418" t="s">
-        <v>66</v>
+        <v>1182</v>
       </c>
       <c r="I418">
         <v>3</v>
       </c>
       <c r="J418" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>1181</v>
+        <v>832</v>
       </c>
       <c r="B419" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="C419" t="s">
-        <v>352</v>
+        <v>51</v>
       </c>
       <c r="D419" t="s">
         <v>25</v>
       </c>
       <c r="E419" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F419" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="G419" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H419" t="s">
-        <v>566</v>
+        <v>74</v>
       </c>
       <c r="I419">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J419" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>1184</v>
+        <v>1178</v>
       </c>
       <c r="B420" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="C420" t="s">
-        <v>352</v>
+        <v>31</v>
       </c>
       <c r="D420" t="s">
         <v>25</v>
       </c>
       <c r="E420" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="F420" t="s">
-        <v>1186</v>
+        <v>311</v>
       </c>
       <c r="G420" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H420" t="s">
-        <v>566</v>
+        <v>177</v>
       </c>
       <c r="I420">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J420" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
+        <v>832</v>
+      </c>
+      <c r="B421" t="s">
         <v>1188</v>
       </c>
-      <c r="B421" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C421" t="s">
-        <v>122</v>
+        <v>657</v>
       </c>
       <c r="D421" t="s">
         <v>25</v>
       </c>
       <c r="E421" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F421" t="s">
-        <v>311</v>
+        <v>55</v>
       </c>
       <c r="G421" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H421" t="s">
-        <v>74</v>
+        <v>1189</v>
       </c>
       <c r="I421">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J421" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
-        <v>1188</v>
+        <v>832</v>
       </c>
       <c r="B422" t="s">
         <v>1191</v>
       </c>
       <c r="C422" t="s">
-        <v>310</v>
+        <v>70</v>
       </c>
       <c r="D422" t="s">
         <v>25</v>
       </c>
       <c r="E422" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F422" t="s">
-        <v>311</v>
+        <v>15</v>
       </c>
       <c r="G422" t="s">
         <v>41</v>
       </c>
       <c r="H422" t="s">
+        <v>403</v>
+      </c>
+      <c r="I422">
+        <v>3</v>
+      </c>
+      <c r="J422" t="s">
         <v>1192</v>
-      </c>
-[...4 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="B423" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="C423" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D423" t="s">
         <v>25</v>
       </c>
       <c r="E423" t="s">
         <v>14</v>
       </c>
       <c r="F423" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G423" t="s">
         <v>41</v>
       </c>
       <c r="H423" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I423">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J423" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>1188</v>
+        <v>1195</v>
       </c>
       <c r="B424" t="s">
         <v>1196</v>
       </c>
       <c r="C424" t="s">
-        <v>31</v>
+        <v>310</v>
       </c>
       <c r="D424" t="s">
         <v>25</v>
       </c>
       <c r="E424" t="s">
         <v>83</v>
       </c>
       <c r="F424" t="s">
         <v>311</v>
       </c>
       <c r="G424" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H424" t="s">
-        <v>177</v>
+        <v>1197</v>
       </c>
       <c r="I424">
         <v>3</v>
       </c>
       <c r="J424" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
-        <v>836</v>
+        <v>1199</v>
       </c>
       <c r="B425" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="C425" t="s">
-        <v>661</v>
+        <v>31</v>
       </c>
       <c r="D425" t="s">
         <v>25</v>
       </c>
       <c r="E425" t="s">
         <v>14</v>
       </c>
       <c r="F425" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G425" t="s">
-        <v>152</v>
+        <v>32</v>
       </c>
       <c r="H425" t="s">
-        <v>1199</v>
+        <v>74</v>
       </c>
       <c r="I425">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J425" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
-        <v>836</v>
+        <v>1178</v>
       </c>
       <c r="B426" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="C426" t="s">
-        <v>70</v>
+        <v>310</v>
       </c>
       <c r="D426" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E426" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F426" t="s">
-        <v>15</v>
+        <v>311</v>
       </c>
       <c r="G426" t="s">
         <v>41</v>
       </c>
       <c r="H426" t="s">
-        <v>403</v>
+        <v>1182</v>
       </c>
       <c r="I426">
         <v>3</v>
       </c>
       <c r="J426" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
-        <v>836</v>
+        <v>896</v>
       </c>
       <c r="B427" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C427" t="s">
         <v>31</v>
       </c>
       <c r="D427" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E427" t="s">
         <v>14</v>
       </c>
       <c r="F427" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G427" t="s">
         <v>41</v>
       </c>
       <c r="H427" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I427">
         <v>3</v>
       </c>
       <c r="J427" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B428" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C428" t="s">
         <v>310</v>
       </c>
       <c r="D428" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E428" t="s">
         <v>83</v>
       </c>
       <c r="F428" t="s">
-        <v>311</v>
+        <v>1178</v>
       </c>
       <c r="G428" t="s">
         <v>152</v>
       </c>
       <c r="H428" t="s">
-        <v>1207</v>
+        <v>562</v>
       </c>
       <c r="I428">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B429" t="s">
         <v>1209</v>
       </c>
-      <c r="B429" t="s">
+      <c r="C429" t="s">
+        <v>122</v>
+      </c>
+      <c r="D429" t="s">
+        <v>38</v>
+      </c>
+      <c r="E429" t="s">
+        <v>83</v>
+      </c>
+      <c r="F429" t="s">
+        <v>317</v>
+      </c>
+      <c r="G429" t="s">
+        <v>152</v>
+      </c>
+      <c r="H429" t="s">
+        <v>131</v>
+      </c>
+      <c r="I429">
+        <v>1</v>
+      </c>
+      <c r="J429" t="s">
         <v>1210</v>
-      </c>
-[...22 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
-        <v>1188</v>
+        <v>1178</v>
       </c>
       <c r="B430" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="C430" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D430" t="s">
         <v>38</v>
       </c>
       <c r="E430" t="s">
         <v>83</v>
       </c>
       <c r="F430" t="s">
         <v>311</v>
       </c>
       <c r="G430" t="s">
         <v>41</v>
       </c>
       <c r="H430" t="s">
-        <v>1192</v>
+        <v>74</v>
       </c>
       <c r="I430">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J430" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
-        <v>900</v>
+        <v>1213</v>
       </c>
       <c r="B431" t="s">
         <v>1214</v>
       </c>
       <c r="C431" t="s">
-        <v>31</v>
+        <v>122</v>
       </c>
       <c r="D431" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E431" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F431" t="s">
-        <v>15</v>
+        <v>1215</v>
       </c>
       <c r="G431" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H431" t="s">
-        <v>74</v>
+        <v>562</v>
       </c>
       <c r="I431">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
         <v>1216</v>
       </c>
       <c r="B432" t="s">
         <v>1217</v>
       </c>
       <c r="C432" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D432" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E432" t="s">
         <v>83</v>
       </c>
       <c r="F432" t="s">
-        <v>1188</v>
+        <v>1215</v>
       </c>
       <c r="G432" t="s">
         <v>152</v>
       </c>
       <c r="H432" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="I432">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
+        <v>174</v>
+      </c>
+      <c r="B433" t="s">
         <v>1218</v>
       </c>
-      <c r="B433" t="s">
+      <c r="C433" t="s">
         <v>1219</v>
       </c>
-      <c r="C433" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D433" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E433" t="s">
         <v>83</v>
       </c>
       <c r="F433" t="s">
-        <v>317</v>
+        <v>123</v>
       </c>
       <c r="G433" t="s">
         <v>152</v>
       </c>
       <c r="H433" t="s">
-        <v>131</v>
+        <v>792</v>
       </c>
       <c r="I433">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J433" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
-        <v>1188</v>
+        <v>1221</v>
       </c>
       <c r="B434" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="C434" t="s">
-        <v>122</v>
+        <v>1219</v>
       </c>
       <c r="D434" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E434" t="s">
         <v>83</v>
       </c>
       <c r="F434" t="s">
-        <v>311</v>
+        <v>123</v>
       </c>
       <c r="G434" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H434" t="s">
-        <v>74</v>
+        <v>444</v>
       </c>
       <c r="I434">
         <v>4</v>
       </c>
       <c r="J434" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B435" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="C435" t="s">
-        <v>122</v>
+        <v>1226</v>
       </c>
       <c r="D435" t="s">
         <v>25</v>
       </c>
       <c r="E435" t="s">
         <v>83</v>
       </c>
       <c r="F435" t="s">
-        <v>1225</v>
+        <v>168</v>
       </c>
       <c r="G435" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H435" t="s">
-        <v>566</v>
+        <v>1027</v>
       </c>
       <c r="I435">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J435" t="s">
+        <v>1227</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="B436" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="C436" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="D436" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E436" t="s">
         <v>83</v>
       </c>
       <c r="F436" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="G436" t="s">
-        <v>152</v>
+        <v>32</v>
       </c>
       <c r="H436" t="s">
-        <v>566</v>
+        <v>147</v>
       </c>
       <c r="I436">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J436" t="s">
+        <v>1231</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
-        <v>174</v>
+        <v>1232</v>
       </c>
       <c r="B437" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="C437" t="s">
-        <v>1229</v>
+        <v>310</v>
       </c>
       <c r="D437" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E437" t="s">
         <v>83</v>
       </c>
       <c r="F437" t="s">
         <v>123</v>
       </c>
       <c r="G437" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H437" t="s">
-        <v>796</v>
+        <v>74</v>
       </c>
       <c r="I437">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J437" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
-        <v>1231</v>
+        <v>123</v>
       </c>
       <c r="B438" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="C438" t="s">
-        <v>1229</v>
+        <v>122</v>
       </c>
       <c r="D438" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E438" t="s">
         <v>83</v>
       </c>
       <c r="F438" t="s">
         <v>123</v>
       </c>
       <c r="G438" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H438" t="s">
-        <v>444</v>
+        <v>74</v>
       </c>
       <c r="I438">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J438" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="B439" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="C439" t="s">
-        <v>1236</v>
+        <v>51</v>
       </c>
       <c r="D439" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E439" t="s">
         <v>83</v>
       </c>
       <c r="F439" t="s">
-        <v>168</v>
+        <v>1239</v>
       </c>
       <c r="G439" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H439" t="s">
-        <v>1031</v>
+        <v>74</v>
       </c>
       <c r="I439">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J439" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="B440" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="C440" t="s">
         <v>51</v>
       </c>
       <c r="D440" t="s">
         <v>38</v>
       </c>
       <c r="E440" t="s">
         <v>83</v>
       </c>
       <c r="F440" t="s">
-        <v>1240</v>
+        <v>1230</v>
       </c>
       <c r="G440" t="s">
         <v>32</v>
       </c>
       <c r="H440" t="s">
-        <v>147</v>
+        <v>74</v>
       </c>
       <c r="I440">
         <v>2</v>
       </c>
       <c r="J440" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="B441" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="C441" t="s">
-        <v>310</v>
+        <v>70</v>
       </c>
       <c r="D441" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E441" t="s">
         <v>83</v>
       </c>
       <c r="F441" t="s">
-        <v>123</v>
+        <v>1215</v>
       </c>
       <c r="G441" t="s">
         <v>41</v>
       </c>
       <c r="H441" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I441">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J441" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
-        <v>123</v>
+        <v>1244</v>
       </c>
       <c r="B442" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="C442" t="s">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="D442" t="s">
         <v>38</v>
       </c>
       <c r="E442" t="s">
         <v>83</v>
       </c>
       <c r="F442" t="s">
-        <v>123</v>
+        <v>1215</v>
       </c>
       <c r="G442" t="s">
         <v>41</v>
       </c>
       <c r="H442" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I442">
         <v>3</v>
       </c>
       <c r="J442" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="B443" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="C443" t="s">
-        <v>51</v>
+        <v>310</v>
       </c>
       <c r="D443" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E443" t="s">
         <v>83</v>
       </c>
       <c r="F443" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="G443" t="s">
         <v>32</v>
       </c>
       <c r="H443" t="s">
-        <v>74</v>
+        <v>1182</v>
       </c>
       <c r="I443">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J443" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="B444" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="C444" t="s">
-        <v>51</v>
+        <v>310</v>
       </c>
       <c r="D444" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E444" t="s">
         <v>83</v>
       </c>
       <c r="F444" t="s">
-        <v>1240</v>
+        <v>1255</v>
       </c>
       <c r="G444" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H444" t="s">
-        <v>74</v>
+        <v>1182</v>
       </c>
       <c r="I444">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J444" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="B445" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="C445" t="s">
-        <v>70</v>
+        <v>310</v>
       </c>
       <c r="D445" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E445" t="s">
         <v>83</v>
       </c>
       <c r="F445" t="s">
-        <v>1225</v>
+        <v>1255</v>
       </c>
       <c r="G445" t="s">
         <v>41</v>
       </c>
       <c r="H445" t="s">
-        <v>177</v>
+        <v>1182</v>
       </c>
       <c r="I445">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J445" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
-        <v>1254</v>
+        <v>1260</v>
       </c>
       <c r="B446" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="C446" t="s">
-        <v>70</v>
+        <v>1061</v>
       </c>
       <c r="D446" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E446" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="F446" t="s">
-        <v>1225</v>
+        <v>453</v>
       </c>
       <c r="G446" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H446" t="s">
-        <v>177</v>
+        <v>1262</v>
       </c>
       <c r="I446">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J446" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="B447" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="C447" t="s">
-        <v>310</v>
+        <v>1266</v>
       </c>
       <c r="D447" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E447" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="F447" t="s">
-        <v>1261</v>
+        <v>27</v>
       </c>
       <c r="G447" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="H447" t="s">
-        <v>1192</v>
+        <v>1267</v>
       </c>
       <c r="I447">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J447" t="s">
-        <v>1262</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
-        <v>1263</v>
+        <v>258</v>
       </c>
       <c r="B448" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="C448" t="s">
-        <v>310</v>
+        <v>12</v>
       </c>
       <c r="D448" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E448" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F448" t="s">
-        <v>1265</v>
+        <v>15</v>
       </c>
       <c r="G448" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H448" t="s">
-        <v>1192</v>
+        <v>1270</v>
       </c>
       <c r="I448">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1266</v>
+        <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="B449" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="C449" t="s">
-        <v>310</v>
+        <v>70</v>
       </c>
       <c r="D449" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E449" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F449" t="s">
-        <v>1265</v>
+        <v>15</v>
       </c>
       <c r="G449" t="s">
         <v>41</v>
       </c>
       <c r="H449" t="s">
-        <v>1192</v>
+        <v>147</v>
       </c>
       <c r="I449">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J449" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="B450" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="C450" t="s">
-        <v>1065</v>
+        <v>70</v>
       </c>
       <c r="D450" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E450" t="s">
         <v>26</v>
       </c>
       <c r="F450" t="s">
-        <v>453</v>
+        <v>1271</v>
       </c>
       <c r="G450" t="s">
-        <v>152</v>
+        <v>32</v>
       </c>
       <c r="H450" t="s">
-        <v>1272</v>
+        <v>403</v>
       </c>
       <c r="I450">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J450" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B451" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="C451" t="s">
-        <v>1276</v>
+        <v>24</v>
       </c>
       <c r="D451" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E451" t="s">
         <v>26</v>
       </c>
       <c r="F451" t="s">
-        <v>27</v>
+        <v>1271</v>
       </c>
       <c r="G451" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H451" t="s">
-        <v>1277</v>
+        <v>74</v>
       </c>
       <c r="I451">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J451" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>258</v>
+        <v>1279</v>
       </c>
       <c r="B452" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="C452" t="s">
-        <v>12</v>
+        <v>310</v>
       </c>
       <c r="D452" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E452" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F452" t="s">
-        <v>15</v>
+        <v>187</v>
       </c>
       <c r="G452" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="H452" t="s">
-        <v>1280</v>
+        <v>147</v>
       </c>
       <c r="I452">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B453" t="s">
         <v>1281</v>
-      </c>
-[...1 lines deleted...]
-        <v>1282</v>
       </c>
       <c r="C453" t="s">
         <v>70</v>
       </c>
       <c r="D453" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E453" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F453" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="G453" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H453" t="s">
-        <v>147</v>
+        <v>74</v>
       </c>
       <c r="I453">
         <v>0</v>
       </c>
       <c r="J453" t="s">
-        <v>1283</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="B454" t="s">
         <v>1284</v>
       </c>
       <c r="C454" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D454" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E454" t="s">
         <v>26</v>
       </c>
       <c r="F454" t="s">
-        <v>1281</v>
+        <v>187</v>
       </c>
       <c r="G454" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H454" t="s">
-        <v>403</v>
+        <v>147</v>
       </c>
       <c r="I454">
         <v>0</v>
       </c>
-      <c r="J454" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B455" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
       <c r="C455" t="s">
         <v>24</v>
       </c>
       <c r="D455" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E455" t="s">
         <v>26</v>
       </c>
       <c r="F455" t="s">
-        <v>1281</v>
+        <v>194</v>
       </c>
       <c r="G455" t="s">
         <v>41</v>
       </c>
       <c r="H455" t="s">
         <v>74</v>
       </c>
       <c r="I455">
         <v>0</v>
       </c>
       <c r="J455" t="s">
-        <v>1288</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
-        <v>1289</v>
+        <v>1287</v>
       </c>
       <c r="B456" t="s">
-        <v>1290</v>
+        <v>1288</v>
       </c>
       <c r="C456" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="D456" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E456" t="s">
         <v>26</v>
       </c>
       <c r="F456" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
       <c r="G456" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H456" t="s">
-        <v>147</v>
+        <v>403</v>
       </c>
       <c r="I456">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J456" t="s">
+        <v>1289</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
       <c r="B457" t="s">
         <v>1291</v>
       </c>
       <c r="C457" t="s">
         <v>70</v>
       </c>
       <c r="D457" t="s">
         <v>38</v>
       </c>
       <c r="E457" t="s">
         <v>26</v>
       </c>
       <c r="F457" t="s">
-        <v>291</v>
+        <v>187</v>
       </c>
       <c r="G457" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H457" t="s">
-        <v>74</v>
+        <v>1270</v>
       </c>
       <c r="I457">
         <v>0</v>
       </c>
-      <c r="J457" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B458" t="s">
         <v>1293</v>
       </c>
-      <c r="B458" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C458" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D458" t="s">
         <v>38</v>
       </c>
       <c r="E458" t="s">
         <v>26</v>
       </c>
       <c r="F458" t="s">
-        <v>187</v>
+        <v>453</v>
       </c>
       <c r="G458" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H458" t="s">
-        <v>147</v>
+        <v>1294</v>
       </c>
       <c r="I458">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J458" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B459" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="C459" t="s">
-        <v>24</v>
+        <v>991</v>
       </c>
       <c r="D459" t="s">
         <v>38</v>
       </c>
       <c r="E459" t="s">
         <v>26</v>
       </c>
       <c r="F459" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="G459" t="s">
         <v>41</v>
       </c>
       <c r="H459" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="I459">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J459" t="s">
-        <v>1288</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="B460" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="C460" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D460" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E460" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F460" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="G460" t="s">
         <v>41</v>
       </c>
       <c r="H460" t="s">
         <v>403</v>
       </c>
       <c r="I460">
         <v>3</v>
       </c>
       <c r="J460" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
-        <v>1300</v>
+        <v>913</v>
       </c>
       <c r="B461" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="C461" t="s">
-        <v>70</v>
+        <v>637</v>
       </c>
       <c r="D461" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E461" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F461" t="s">
-        <v>187</v>
+        <v>756</v>
       </c>
       <c r="G461" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H461" t="s">
-        <v>1280</v>
+        <v>134</v>
       </c>
       <c r="I461">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J461" t="s">
+        <v>1303</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B462" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="C462" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="D462" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E462" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F462" t="s">
-        <v>453</v>
+        <v>1118</v>
       </c>
       <c r="G462" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H462" t="s">
-        <v>1304</v>
+        <v>849</v>
       </c>
       <c r="I462">
         <v>3</v>
       </c>
       <c r="J462" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B463" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="C463" t="s">
-        <v>995</v>
+        <v>24</v>
       </c>
       <c r="D463" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E463" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F463" t="s">
-        <v>27</v>
+        <v>1118</v>
       </c>
       <c r="G463" t="s">
         <v>41</v>
       </c>
       <c r="H463" t="s">
         <v>42</v>
       </c>
       <c r="I463">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J463" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B464" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C464" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
       <c r="D464" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E464" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F464" t="s">
-        <v>220</v>
+        <v>1118</v>
       </c>
       <c r="G464" t="s">
         <v>41</v>
       </c>
       <c r="H464" t="s">
-        <v>403</v>
+        <v>74</v>
       </c>
       <c r="I464">
         <v>3</v>
       </c>
       <c r="J464" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
-        <v>917</v>
+        <v>1099</v>
       </c>
       <c r="B465" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="C465" t="s">
-        <v>641</v>
+        <v>24</v>
       </c>
       <c r="D465" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E465" t="s">
         <v>14</v>
       </c>
       <c r="F465" t="s">
-        <v>760</v>
+        <v>1099</v>
       </c>
       <c r="G465" t="s">
         <v>32</v>
       </c>
       <c r="H465" t="s">
-        <v>134</v>
+        <v>74</v>
       </c>
       <c r="I465">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J465" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="B466" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="C466" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D466" t="s">
         <v>25</v>
       </c>
       <c r="E466" t="s">
         <v>14</v>
       </c>
       <c r="F466" t="s">
-        <v>1108</v>
+        <v>1118</v>
       </c>
       <c r="G466" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H466" t="s">
-        <v>853</v>
+        <v>1317</v>
       </c>
       <c r="I466">
         <v>3</v>
       </c>
       <c r="J466" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B467" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="C467" t="s">
         <v>24</v>
       </c>
       <c r="D467" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E467" t="s">
         <v>14</v>
       </c>
       <c r="F467" t="s">
-        <v>1108</v>
+        <v>1118</v>
       </c>
       <c r="G467" t="s">
         <v>41</v>
       </c>
       <c r="H467" t="s">
-        <v>42</v>
+        <v>849</v>
       </c>
       <c r="I467">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J467" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="B468" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="C468" t="s">
         <v>24</v>
       </c>
       <c r="D468" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E468" t="s">
         <v>14</v>
       </c>
       <c r="F468" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="G468" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H468" t="s">
-        <v>74</v>
+        <v>1317</v>
       </c>
       <c r="I468">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J468" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
-        <v>1110</v>
+        <v>1325</v>
       </c>
       <c r="B469" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="C469" t="s">
         <v>24</v>
       </c>
       <c r="D469" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E469" t="s">
         <v>14</v>
       </c>
       <c r="F469" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="G469" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H469" t="s">
         <v>74</v>
       </c>
       <c r="I469">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J469" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>1325</v>
+        <v>1099</v>
       </c>
       <c r="B470" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="C470" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D470" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E470" t="s">
         <v>14</v>
       </c>
       <c r="F470" t="s">
-        <v>1108</v>
+        <v>1099</v>
       </c>
       <c r="G470" t="s">
         <v>32</v>
       </c>
       <c r="H470" t="s">
-        <v>1327</v>
+        <v>936</v>
       </c>
       <c r="I470">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J470" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B471" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="C471" t="s">
         <v>24</v>
       </c>
       <c r="D471" t="s">
         <v>38</v>
       </c>
       <c r="E471" t="s">
         <v>14</v>
       </c>
       <c r="F471" t="s">
-        <v>1108</v>
+        <v>1118</v>
       </c>
       <c r="G471" t="s">
         <v>41</v>
       </c>
       <c r="H471" t="s">
-        <v>853</v>
+        <v>74</v>
       </c>
       <c r="I471">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J471" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B472" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="C472" t="s">
         <v>24</v>
       </c>
       <c r="D472" t="s">
         <v>38</v>
       </c>
       <c r="E472" t="s">
         <v>14</v>
       </c>
       <c r="F472" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
       <c r="G472" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H472" t="s">
-        <v>1327</v>
+        <v>74</v>
       </c>
       <c r="I472">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J472" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B473" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="C473" t="s">
         <v>24</v>
       </c>
       <c r="D473" t="s">
         <v>38</v>
       </c>
       <c r="E473" t="s">
         <v>14</v>
       </c>
       <c r="F473" t="s">
-        <v>1120</v>
+        <v>1109</v>
       </c>
       <c r="G473" t="s">
         <v>41</v>
       </c>
       <c r="H473" t="s">
         <v>74</v>
       </c>
       <c r="I473">
         <v>3</v>
       </c>
       <c r="J473" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>1110</v>
+        <v>939</v>
       </c>
       <c r="B474" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="C474" t="s">
         <v>24</v>
       </c>
       <c r="D474" t="s">
         <v>38</v>
       </c>
       <c r="E474" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F474" t="s">
-        <v>1110</v>
+        <v>902</v>
       </c>
       <c r="G474" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H474" t="s">
-        <v>940</v>
+        <v>403</v>
       </c>
       <c r="I474">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J474" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
-        <v>1340</v>
+        <v>79</v>
       </c>
       <c r="B475" t="s">
         <v>1341</v>
       </c>
       <c r="C475" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D475" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E475" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F475" t="s">
-        <v>1108</v>
+        <v>79</v>
       </c>
       <c r="G475" t="s">
         <v>41</v>
       </c>
       <c r="H475" t="s">
         <v>74</v>
       </c>
       <c r="I475">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J475" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
         <v>1343</v>
       </c>
       <c r="B476" t="s">
         <v>1344</v>
       </c>
       <c r="C476" t="s">
-        <v>24</v>
+        <v>883</v>
       </c>
       <c r="D476" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E476" t="s">
         <v>14</v>
       </c>
       <c r="F476" t="s">
-        <v>1108</v>
+        <v>756</v>
       </c>
       <c r="G476" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H476" t="s">
-        <v>74</v>
+        <v>444</v>
       </c>
       <c r="I476">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1345</v>
+        <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B477" t="s">
         <v>1346</v>
       </c>
-      <c r="B477" t="s">
+      <c r="C477" t="s">
+        <v>12</v>
+      </c>
+      <c r="D477" t="s">
+        <v>13</v>
+      </c>
+      <c r="E477" t="s">
+        <v>14</v>
+      </c>
+      <c r="F477" t="s">
+        <v>756</v>
+      </c>
+      <c r="G477" t="s">
+        <v>32</v>
+      </c>
+      <c r="H477" t="s">
         <v>1347</v>
-      </c>
-[...16 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I477">
         <v>3</v>
       </c>
       <c r="J477" t="s">
         <v>1348</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
-        <v>943</v>
+        <v>1345</v>
       </c>
       <c r="B478" t="s">
         <v>1349</v>
       </c>
       <c r="C478" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
       <c r="D478" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E478" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F478" t="s">
-        <v>906</v>
+        <v>756</v>
       </c>
       <c r="G478" t="s">
         <v>41</v>
       </c>
       <c r="H478" t="s">
-        <v>403</v>
+        <v>74</v>
       </c>
       <c r="I478">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J478" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
-        <v>79</v>
+        <v>1351</v>
       </c>
       <c r="B479" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="C479" t="s">
         <v>12</v>
       </c>
       <c r="D479" t="s">
         <v>13</v>
       </c>
       <c r="E479" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F479" t="s">
-        <v>79</v>
+        <v>828</v>
       </c>
       <c r="G479" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H479" t="s">
-        <v>74</v>
+        <v>444</v>
       </c>
       <c r="I479">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J479" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
-        <v>1353</v>
+        <v>1351</v>
       </c>
       <c r="B480" t="s">
         <v>1354</v>
       </c>
       <c r="C480" t="s">
-        <v>887</v>
+        <v>109</v>
       </c>
       <c r="D480" t="s">
         <v>13</v>
       </c>
       <c r="E480" t="s">
         <v>14</v>
       </c>
       <c r="F480" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="G480" t="s">
         <v>32</v>
       </c>
       <c r="H480" t="s">
-        <v>444</v>
+        <v>381</v>
       </c>
       <c r="I480">
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" t="s">
         <v>1355</v>
       </c>
       <c r="B481" t="s">
         <v>1356</v>
       </c>
       <c r="C481" t="s">
-        <v>12</v>
+        <v>628</v>
       </c>
       <c r="D481" t="s">
         <v>13</v>
       </c>
       <c r="E481" t="s">
         <v>14</v>
       </c>
       <c r="F481" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="G481" t="s">
         <v>32</v>
       </c>
       <c r="H481" t="s">
-        <v>1357</v>
+        <v>792</v>
       </c>
       <c r="I481">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1358</v>
+        <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="B482" t="s">
-        <v>1359</v>
+        <v>1358</v>
       </c>
       <c r="C482" t="s">
-        <v>109</v>
+        <v>1132</v>
       </c>
       <c r="D482" t="s">
         <v>13</v>
       </c>
       <c r="E482" t="s">
         <v>14</v>
       </c>
       <c r="F482" t="s">
-        <v>760</v>
+        <v>280</v>
       </c>
       <c r="G482" t="s">
         <v>41</v>
       </c>
       <c r="H482" t="s">
-        <v>74</v>
+        <v>403</v>
       </c>
       <c r="I482">
         <v>3</v>
       </c>
       <c r="J482" t="s">
-        <v>1360</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B483" t="s">
         <v>1361</v>
       </c>
-      <c r="B483" t="s">
+      <c r="C483" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D483" t="s">
         <v>13</v>
       </c>
       <c r="E483" t="s">
         <v>14</v>
       </c>
       <c r="F483" t="s">
-        <v>832</v>
+        <v>1360</v>
       </c>
       <c r="G483" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H483" t="s">
-        <v>444</v>
+        <v>177</v>
       </c>
       <c r="I483">
         <v>3</v>
       </c>
       <c r="J483" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
-        <v>1361</v>
+        <v>1345</v>
       </c>
       <c r="B484" t="s">
         <v>1364</v>
       </c>
       <c r="C484" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
       <c r="D484" t="s">
         <v>13</v>
       </c>
       <c r="E484" t="s">
         <v>14</v>
       </c>
       <c r="F484" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G484" t="s">
         <v>32</v>
       </c>
       <c r="H484" t="s">
-        <v>381</v>
+        <v>792</v>
       </c>
       <c r="I484">
         <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B485" t="s">
         <v>1365</v>
       </c>
-      <c r="B485" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C485" t="s">
-        <v>632</v>
+        <v>223</v>
       </c>
       <c r="D485" t="s">
         <v>13</v>
       </c>
       <c r="E485" t="s">
         <v>14</v>
       </c>
       <c r="F485" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G485" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="H485" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="I485">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J485" t="s">
+        <v>1366</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
         <v>1367</v>
       </c>
       <c r="B486" t="s">
         <v>1368</v>
       </c>
       <c r="C486" t="s">
-        <v>1142</v>
+        <v>223</v>
       </c>
       <c r="D486" t="s">
         <v>13</v>
       </c>
       <c r="E486" t="s">
         <v>14</v>
       </c>
       <c r="F486" t="s">
-        <v>280</v>
+        <v>828</v>
       </c>
       <c r="G486" t="s">
         <v>41</v>
       </c>
       <c r="H486" t="s">
-        <v>403</v>
+        <v>360</v>
       </c>
       <c r="I486">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1369</v>
+        <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B487" t="s">
         <v>1370</v>
       </c>
-      <c r="B487" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C487" t="s">
-        <v>1372</v>
+        <v>981</v>
       </c>
       <c r="D487" t="s">
         <v>13</v>
       </c>
       <c r="E487" t="s">
         <v>14</v>
       </c>
       <c r="F487" t="s">
-        <v>1370</v>
+        <v>831</v>
       </c>
       <c r="G487" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H487" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I487">
         <v>3</v>
       </c>
       <c r="J487" t="s">
-        <v>1373</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
-        <v>1355</v>
+        <v>1372</v>
       </c>
       <c r="B488" t="s">
-        <v>1374</v>
+        <v>1373</v>
       </c>
       <c r="C488" t="s">
-        <v>133</v>
+        <v>984</v>
       </c>
       <c r="D488" t="s">
         <v>13</v>
       </c>
       <c r="E488" t="s">
         <v>14</v>
       </c>
       <c r="F488" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="G488" t="s">
         <v>32</v>
       </c>
       <c r="H488" t="s">
-        <v>796</v>
+        <v>74</v>
       </c>
       <c r="I488">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J488" t="s">
+        <v>1374</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
-        <v>1355</v>
+        <v>280</v>
       </c>
       <c r="B489" t="s">
         <v>1375</v>
       </c>
       <c r="C489" t="s">
-        <v>223</v>
+        <v>1096</v>
       </c>
       <c r="D489" t="s">
         <v>13</v>
       </c>
       <c r="E489" t="s">
         <v>14</v>
       </c>
       <c r="F489" t="s">
-        <v>760</v>
+        <v>280</v>
       </c>
       <c r="G489" t="s">
-        <v>152</v>
+        <v>32</v>
       </c>
       <c r="H489" t="s">
-        <v>796</v>
+        <v>74</v>
       </c>
       <c r="I489">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J489" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
         <v>1377</v>
       </c>
       <c r="B490" t="s">
         <v>1378</v>
       </c>
       <c r="C490" t="s">
-        <v>223</v>
+        <v>768</v>
       </c>
       <c r="D490" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E490" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F490" t="s">
-        <v>832</v>
+        <v>117</v>
       </c>
       <c r="G490" t="s">
         <v>41</v>
       </c>
       <c r="H490" t="s">
-        <v>360</v>
+        <v>177</v>
       </c>
       <c r="I490">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J490" t="s">
+        <v>1379</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
-        <v>1379</v>
+        <v>1351</v>
       </c>
       <c r="B491" t="s">
         <v>1380</v>
       </c>
       <c r="C491" t="s">
-        <v>985</v>
+        <v>1096</v>
       </c>
       <c r="D491" t="s">
         <v>13</v>
       </c>
       <c r="E491" t="s">
         <v>14</v>
       </c>
       <c r="F491" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="G491" t="s">
         <v>32</v>
       </c>
       <c r="H491" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I491">
         <v>3</v>
       </c>
       <c r="J491" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
         <v>1382</v>
       </c>
       <c r="B492" t="s">
         <v>1383</v>
       </c>
       <c r="C492" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="D492" t="s">
         <v>13</v>
       </c>
       <c r="E492" t="s">
         <v>14</v>
       </c>
       <c r="F492" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="G492" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H492" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="I492">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J492" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
-        <v>280</v>
+        <v>1355</v>
       </c>
       <c r="B493" t="s">
         <v>1385</v>
       </c>
       <c r="C493" t="s">
-        <v>1100</v>
+        <v>282</v>
       </c>
       <c r="D493" t="s">
         <v>13</v>
       </c>
       <c r="E493" t="s">
         <v>14</v>
       </c>
       <c r="F493" t="s">
-        <v>280</v>
+        <v>828</v>
       </c>
       <c r="G493" t="s">
         <v>32</v>
       </c>
       <c r="H493" t="s">
-        <v>74</v>
+        <v>381</v>
       </c>
       <c r="I493">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1386</v>
+        <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B494" t="s">
         <v>1387</v>
       </c>
-      <c r="B494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C494" t="s">
-        <v>772</v>
+        <v>1096</v>
       </c>
       <c r="D494" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E494" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F494" t="s">
-        <v>117</v>
+        <v>756</v>
       </c>
       <c r="G494" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H494" t="s">
-        <v>177</v>
+        <v>435</v>
       </c>
       <c r="I494">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1389</v>
+        <v>0</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
-        <v>1361</v>
+        <v>280</v>
       </c>
       <c r="B495" t="s">
-        <v>1390</v>
+        <v>1388</v>
       </c>
       <c r="C495" t="s">
-        <v>1100</v>
+        <v>981</v>
       </c>
       <c r="D495" t="s">
         <v>13</v>
       </c>
       <c r="E495" t="s">
         <v>14</v>
       </c>
       <c r="F495" t="s">
-        <v>832</v>
+        <v>280</v>
       </c>
       <c r="G495" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H495" t="s">
-        <v>147</v>
+        <v>57</v>
       </c>
       <c r="I495">
         <v>3</v>
       </c>
       <c r="J495" t="s">
-        <v>1391</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
-        <v>1392</v>
+        <v>1390</v>
       </c>
       <c r="B496" t="s">
-        <v>1393</v>
+        <v>1391</v>
       </c>
       <c r="C496" t="s">
-        <v>988</v>
+        <v>613</v>
       </c>
       <c r="D496" t="s">
         <v>13</v>
       </c>
       <c r="E496" t="s">
         <v>14</v>
       </c>
       <c r="F496" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="G496" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H496" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="I496">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J496" t="s">
-        <v>1394</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
-        <v>1365</v>
+        <v>1393</v>
       </c>
       <c r="B497" t="s">
-        <v>1395</v>
+        <v>1394</v>
       </c>
       <c r="C497" t="s">
-        <v>282</v>
+        <v>114</v>
       </c>
       <c r="D497" t="s">
         <v>13</v>
       </c>
       <c r="E497" t="s">
         <v>14</v>
       </c>
       <c r="F497" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G497" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H497" t="s">
-        <v>381</v>
+        <v>57</v>
       </c>
       <c r="I497">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J497" t="s">
+        <v>1395</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
+        <v>829</v>
+      </c>
+      <c r="B498" t="s">
         <v>1396</v>
       </c>
-      <c r="B498" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C498" t="s">
-        <v>1100</v>
+        <v>133</v>
       </c>
       <c r="D498" t="s">
         <v>13</v>
       </c>
       <c r="E498" t="s">
         <v>14</v>
       </c>
       <c r="F498" t="s">
-        <v>760</v>
+        <v>831</v>
       </c>
       <c r="G498" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H498" t="s">
-        <v>435</v>
+        <v>147</v>
       </c>
       <c r="I498">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J498" t="s">
+        <v>1397</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" t="s">
-        <v>280</v>
+        <v>913</v>
       </c>
       <c r="B499" t="s">
         <v>1398</v>
       </c>
       <c r="C499" t="s">
-        <v>985</v>
+        <v>981</v>
       </c>
       <c r="D499" t="s">
         <v>13</v>
       </c>
       <c r="E499" t="s">
         <v>14</v>
       </c>
       <c r="F499" t="s">
-        <v>280</v>
+        <v>828</v>
       </c>
       <c r="G499" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H499" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="I499">
         <v>3</v>
       </c>
       <c r="J499" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
         <v>1400</v>
       </c>
       <c r="B500" t="s">
         <v>1401</v>
       </c>
       <c r="C500" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="D500" t="s">
         <v>13</v>
       </c>
       <c r="E500" t="s">
         <v>14</v>
       </c>
       <c r="F500" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="G500" t="s">
         <v>32</v>
       </c>
       <c r="H500" t="s">
-        <v>42</v>
+        <v>134</v>
       </c>
       <c r="I500">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J500" t="s">
         <v>1402</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" t="s">
         <v>1403</v>
       </c>
       <c r="B501" t="s">
         <v>1404</v>
       </c>
       <c r="C501" t="s">
-        <v>114</v>
+        <v>310</v>
       </c>
       <c r="D501" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E501" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F501" t="s">
-        <v>760</v>
+        <v>301</v>
       </c>
       <c r="G501" t="s">
         <v>41</v>
       </c>
       <c r="H501" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="I501">
         <v>3</v>
       </c>
       <c r="J501" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" t="s">
-        <v>833</v>
+        <v>1406</v>
       </c>
       <c r="B502" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="C502" t="s">
-        <v>133</v>
+        <v>31</v>
       </c>
       <c r="D502" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E502" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F502" t="s">
-        <v>835</v>
+        <v>15</v>
       </c>
       <c r="G502" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H502" t="s">
-        <v>147</v>
+        <v>792</v>
       </c>
       <c r="I502">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J502" t="s">
-        <v>1407</v>
+        <v>307</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" t="s">
-        <v>917</v>
+        <v>1408</v>
       </c>
       <c r="B503" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="C503" t="s">
-        <v>985</v>
+        <v>31</v>
       </c>
       <c r="D503" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E503" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F503" t="s">
-        <v>832</v>
+        <v>301</v>
       </c>
       <c r="G503" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H503" t="s">
         <v>74</v>
       </c>
       <c r="I503">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J503" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="504" spans="1:10">
       <c r="A504" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B504" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="C504" t="s">
-        <v>641</v>
+        <v>24</v>
       </c>
       <c r="D504" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E504" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F504" t="s">
-        <v>760</v>
+        <v>301</v>
       </c>
       <c r="G504" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H504" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="I504">
         <v>3</v>
       </c>
       <c r="J504" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B505" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="C505" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="D505" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E505" t="s">
         <v>78</v>
       </c>
       <c r="F505" t="s">
         <v>301</v>
       </c>
       <c r="G505" t="s">
         <v>41</v>
       </c>
       <c r="H505" t="s">
         <v>74</v>
       </c>
       <c r="I505">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J505" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B506" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="C506" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D506" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E506" t="s">
         <v>78</v>
       </c>
       <c r="F506" t="s">
-        <v>15</v>
+        <v>301</v>
       </c>
       <c r="G506" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H506" t="s">
-        <v>796</v>
+        <v>74</v>
       </c>
       <c r="I506">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J506" t="s">
-        <v>307</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="B507" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="C507" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D507" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E507" t="s">
         <v>78</v>
       </c>
       <c r="F507" t="s">
         <v>301</v>
       </c>
       <c r="G507" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H507" t="s">
         <v>74</v>
       </c>
       <c r="I507">
         <v>4</v>
       </c>
       <c r="J507" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="B508" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="C508" t="s">
         <v>24</v>
       </c>
       <c r="D508" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E508" t="s">
         <v>78</v>
       </c>
       <c r="F508" t="s">
         <v>301</v>
       </c>
       <c r="G508" t="s">
         <v>41</v>
       </c>
       <c r="H508" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I508">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J508" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" t="s">
-        <v>1424</v>
+        <v>301</v>
       </c>
       <c r="B509" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="C509" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D509" t="s">
         <v>38</v>
       </c>
       <c r="E509" t="s">
         <v>78</v>
       </c>
       <c r="F509" t="s">
         <v>301</v>
       </c>
       <c r="G509" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H509" t="s">
-        <v>74</v>
+        <v>360</v>
       </c>
       <c r="I509">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1426</v>
+        <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" t="s">
+        <v>634</v>
+      </c>
+      <c r="B510" t="s">
         <v>1427</v>
       </c>
-      <c r="B510" t="s">
+      <c r="C510" t="s">
         <v>1428</v>
       </c>
-      <c r="C510" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D510" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E510" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F510" t="s">
-        <v>301</v>
+        <v>634</v>
       </c>
       <c r="G510" t="s">
         <v>41</v>
       </c>
       <c r="H510" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I510">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J510" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B511" t="s">
         <v>1430</v>
       </c>
-      <c r="B511" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C511" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D511" t="s">
         <v>38</v>
       </c>
       <c r="E511" t="s">
         <v>78</v>
       </c>
       <c r="F511" t="s">
         <v>301</v>
       </c>
       <c r="G511" t="s">
         <v>41</v>
       </c>
       <c r="H511" t="s">
         <v>74</v>
       </c>
       <c r="I511">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J511" t="s">
-        <v>1432</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B512" t="s">
         <v>1433</v>
       </c>
-      <c r="B512" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C512" t="s">
-        <v>24</v>
+        <v>1132</v>
       </c>
       <c r="D512" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E512" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F512" t="s">
-        <v>301</v>
+        <v>1239</v>
       </c>
       <c r="G512" t="s">
         <v>41</v>
       </c>
       <c r="H512" t="s">
         <v>74</v>
       </c>
       <c r="I512">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J512" t="s">
-        <v>1435</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" t="s">
-        <v>301</v>
+        <v>1435</v>
       </c>
       <c r="B513" t="s">
         <v>1436</v>
       </c>
       <c r="C513" t="s">
-        <v>70</v>
+        <v>1132</v>
       </c>
       <c r="D513" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E513" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F513" t="s">
-        <v>301</v>
+        <v>1230</v>
       </c>
       <c r="G513" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H513" t="s">
-        <v>360</v>
+        <v>406</v>
       </c>
       <c r="I513">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J513" t="s">
+        <v>1437</v>
       </c>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" t="s">
-        <v>638</v>
+        <v>1438</v>
       </c>
       <c r="B514" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="C514" t="s">
-        <v>1438</v>
+        <v>51</v>
       </c>
       <c r="D514" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E514" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F514" t="s">
-        <v>638</v>
+        <v>1230</v>
       </c>
       <c r="G514" t="s">
         <v>41</v>
       </c>
       <c r="H514" t="s">
-        <v>177</v>
+        <v>360</v>
       </c>
       <c r="I514">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J514" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" t="s">
-        <v>1413</v>
+        <v>123</v>
       </c>
       <c r="B515" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="C515" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D515" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E515" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F515" t="s">
-        <v>301</v>
+        <v>123</v>
       </c>
       <c r="G515" t="s">
         <v>41</v>
       </c>
       <c r="H515" t="s">
         <v>74</v>
       </c>
       <c r="I515">
         <v>3</v>
       </c>
       <c r="J515" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="516" spans="1:10">
       <c r="A516" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="B516" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="C516" t="s">
-        <v>1142</v>
+        <v>51</v>
       </c>
       <c r="D516" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E516" t="s">
         <v>83</v>
       </c>
       <c r="F516" t="s">
-        <v>1249</v>
+        <v>1230</v>
       </c>
       <c r="G516" t="s">
         <v>41</v>
       </c>
       <c r="H516" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I516">
         <v>3</v>
       </c>
       <c r="J516" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B517" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="C517" t="s">
-        <v>1142</v>
+        <v>51</v>
       </c>
       <c r="D517" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E517" t="s">
         <v>83</v>
       </c>
       <c r="F517" t="s">
-        <v>1240</v>
+        <v>1230</v>
       </c>
       <c r="G517" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H517" t="s">
-        <v>406</v>
+        <v>74</v>
       </c>
       <c r="I517">
         <v>3</v>
       </c>
       <c r="J517" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="B518" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="C518" t="s">
-        <v>51</v>
+        <v>1096</v>
       </c>
       <c r="D518" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E518" t="s">
         <v>83</v>
       </c>
       <c r="F518" t="s">
-        <v>1240</v>
+        <v>84</v>
       </c>
       <c r="G518" t="s">
         <v>41</v>
       </c>
       <c r="H518" t="s">
-        <v>360</v>
+        <v>42</v>
       </c>
       <c r="I518">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J518" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" t="s">
-        <v>123</v>
+        <v>1449</v>
       </c>
       <c r="B519" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="C519" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="D519" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E519" t="s">
         <v>83</v>
       </c>
       <c r="F519" t="s">
-        <v>123</v>
+        <v>84</v>
       </c>
       <c r="G519" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H519" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="I519">
         <v>3</v>
       </c>
       <c r="J519" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B520" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C520" t="s">
+        <v>768</v>
+      </c>
+      <c r="D520" t="s">
+        <v>861</v>
+      </c>
+      <c r="E520" t="s">
+        <v>88</v>
+      </c>
+      <c r="F520" t="s">
         <v>1454</v>
       </c>
-      <c r="C520" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G520" t="s">
         <v>41</v>
       </c>
       <c r="H520" t="s">
-        <v>177</v>
+        <v>66</v>
       </c>
       <c r="I520">
         <v>3</v>
       </c>
       <c r="J520" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="B521" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="C521" t="s">
         <v>51</v>
       </c>
       <c r="D521" t="s">
         <v>38</v>
       </c>
       <c r="E521" t="s">
         <v>83</v>
       </c>
       <c r="F521" t="s">
-        <v>1240</v>
+        <v>324</v>
       </c>
       <c r="G521" t="s">
         <v>32</v>
       </c>
       <c r="H521" t="s">
-        <v>74</v>
+        <v>1317</v>
       </c>
       <c r="I521">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1458</v>
+        <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:10">
       <c r="A522" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B522" t="s">
         <v>1459</v>
       </c>
-      <c r="B522" t="s">
+      <c r="C522" t="s">
         <v>1460</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="D522" t="s">
         <v>13</v>
       </c>
       <c r="E522" t="s">
         <v>83</v>
       </c>
       <c r="F522" t="s">
-        <v>84</v>
+        <v>1215</v>
       </c>
       <c r="G522" t="s">
         <v>41</v>
       </c>
       <c r="H522" t="s">
-        <v>42</v>
+        <v>915</v>
       </c>
       <c r="I522">
         <v>3</v>
       </c>
       <c r="J522" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="A523" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="B523" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="C523" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="D523" t="s">
         <v>13</v>
       </c>
       <c r="E523" t="s">
         <v>83</v>
       </c>
       <c r="F523" t="s">
-        <v>84</v>
+        <v>1215</v>
       </c>
       <c r="G523" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H523" t="s">
-        <v>57</v>
+        <v>849</v>
       </c>
       <c r="I523">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J523" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="524" spans="1:10">
       <c r="A524" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="B524" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C524" t="s">
-        <v>772</v>
+        <v>176</v>
       </c>
       <c r="D524" t="s">
-        <v>865</v>
+        <v>13</v>
       </c>
       <c r="E524" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="F524" t="s">
-        <v>1464</v>
+        <v>1215</v>
       </c>
       <c r="G524" t="s">
         <v>41</v>
       </c>
       <c r="H524" t="s">
-        <v>66</v>
+        <v>849</v>
       </c>
       <c r="I524">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J524" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="525" spans="1:10">
       <c r="A525" t="s">
-        <v>1467</v>
+        <v>1462</v>
       </c>
       <c r="B525" t="s">
         <v>1468</v>
       </c>
       <c r="C525" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D525" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E525" t="s">
         <v>83</v>
       </c>
       <c r="F525" t="s">
-        <v>324</v>
+        <v>1215</v>
       </c>
       <c r="G525" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H525" t="s">
-        <v>1327</v>
+        <v>403</v>
       </c>
       <c r="I525">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J525" t="s">
+        <v>1469</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" t="s">
-        <v>1225</v>
+        <v>1462</v>
       </c>
       <c r="B526" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="C526" t="s">
-        <v>1470</v>
+        <v>133</v>
       </c>
       <c r="D526" t="s">
         <v>13</v>
       </c>
       <c r="E526" t="s">
         <v>83</v>
       </c>
       <c r="F526" t="s">
-        <v>1225</v>
+        <v>1215</v>
       </c>
       <c r="G526" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H526" t="s">
-        <v>919</v>
+        <v>177</v>
       </c>
       <c r="I526">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J526" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" t="s">
         <v>1472</v>
       </c>
       <c r="B527" t="s">
         <v>1473</v>
       </c>
       <c r="C527" t="s">
-        <v>176</v>
+        <v>254</v>
       </c>
       <c r="D527" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E527" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F527" t="s">
-        <v>1225</v>
+        <v>220</v>
       </c>
       <c r="G527" t="s">
         <v>41</v>
       </c>
       <c r="H527" t="s">
-        <v>853</v>
+        <v>419</v>
       </c>
       <c r="I527">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J527" t="s">
         <v>1474</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B528" t="s">
         <v>1475</v>
       </c>
-      <c r="B528" t="s">
+      <c r="C528" t="s">
+        <v>254</v>
+      </c>
+      <c r="D528" t="s">
+        <v>38</v>
+      </c>
+      <c r="E528" t="s">
+        <v>39</v>
+      </c>
+      <c r="F528" t="s">
+        <v>220</v>
+      </c>
+      <c r="G528" t="s">
+        <v>41</v>
+      </c>
+      <c r="H528" t="s">
+        <v>419</v>
+      </c>
+      <c r="I528">
+        <v>3</v>
+      </c>
+      <c r="J528" t="s">
         <v>1476</v>
-      </c>
-[...22 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="529" spans="1:10">
       <c r="A529" t="s">
-        <v>1472</v>
+        <v>743</v>
       </c>
       <c r="B529" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
       <c r="C529" t="s">
-        <v>12</v>
+        <v>180</v>
       </c>
       <c r="D529" t="s">
         <v>13</v>
       </c>
       <c r="E529" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F529" t="s">
-        <v>1225</v>
+        <v>745</v>
       </c>
       <c r="G529" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H529" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="I529">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J529" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="530" spans="1:10">
       <c r="A530" t="s">
-        <v>1472</v>
+        <v>826</v>
       </c>
       <c r="B530" t="s">
-        <v>1480</v>
+        <v>1479</v>
       </c>
       <c r="C530" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="D530" t="s">
         <v>13</v>
       </c>
       <c r="E530" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F530" t="s">
-        <v>1225</v>
+        <v>828</v>
       </c>
       <c r="G530" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H530" t="s">
-        <v>177</v>
+        <v>1270</v>
       </c>
       <c r="I530">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J530" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="531" spans="1:10">
       <c r="A531" t="s">
-        <v>1482</v>
+        <v>1367</v>
       </c>
       <c r="B531" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
       <c r="C531" t="s">
-        <v>254</v>
+        <v>180</v>
       </c>
       <c r="D531" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E531" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F531" t="s">
-        <v>220</v>
+        <v>828</v>
       </c>
       <c r="G531" t="s">
         <v>41</v>
       </c>
       <c r="H531" t="s">
-        <v>419</v>
+        <v>1270</v>
       </c>
       <c r="I531">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J531" t="s">
-        <v>1484</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="532" spans="1:10">
       <c r="A532" t="s">
+        <v>913</v>
+      </c>
+      <c r="B532" t="s">
         <v>1482</v>
       </c>
-      <c r="B532" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C532" t="s">
-        <v>254</v>
+        <v>180</v>
       </c>
       <c r="D532" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E532" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F532" t="s">
-        <v>220</v>
+        <v>828</v>
       </c>
       <c r="G532" t="s">
         <v>41</v>
       </c>
       <c r="H532" t="s">
-        <v>419</v>
+        <v>1483</v>
       </c>
       <c r="I532">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J532" t="s">
-        <v>1486</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="533" spans="1:10">
       <c r="A533" t="s">
-        <v>747</v>
+        <v>1484</v>
       </c>
       <c r="B533" t="s">
-        <v>1487</v>
+        <v>1485</v>
       </c>
       <c r="C533" t="s">
-        <v>180</v>
+        <v>1266</v>
       </c>
       <c r="D533" t="s">
         <v>13</v>
       </c>
       <c r="E533" t="s">
         <v>14</v>
       </c>
       <c r="F533" t="s">
-        <v>749</v>
+        <v>828</v>
       </c>
       <c r="G533" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H533" t="s">
-        <v>134</v>
+        <v>53</v>
       </c>
       <c r="I533">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J533" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="534" spans="1:10">
       <c r="A534" t="s">
-        <v>830</v>
+        <v>1345</v>
       </c>
       <c r="B534" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
       <c r="C534" t="s">
         <v>180</v>
       </c>
       <c r="D534" t="s">
         <v>13</v>
       </c>
       <c r="E534" t="s">
         <v>14</v>
       </c>
       <c r="F534" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G534" t="s">
         <v>41</v>
       </c>
       <c r="H534" t="s">
-        <v>1280</v>
+        <v>1270</v>
       </c>
       <c r="I534">
         <v>0</v>
       </c>
-      <c r="J534" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" t="s">
-        <v>1377</v>
+        <v>1488</v>
       </c>
       <c r="B535" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C535" t="s">
+        <v>31</v>
+      </c>
+      <c r="D535" t="s">
+        <v>25</v>
+      </c>
+      <c r="E535" t="s">
+        <v>83</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G535" t="s">
+        <v>32</v>
+      </c>
+      <c r="H535" t="s">
+        <v>57</v>
+      </c>
+      <c r="I535">
+        <v>2</v>
+      </c>
+      <c r="J535" t="s">
         <v>1491</v>
-      </c>
-[...22 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="A536" t="s">
-        <v>917</v>
+        <v>1492</v>
       </c>
       <c r="B536" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="C536" t="s">
-        <v>180</v>
+        <v>352</v>
       </c>
       <c r="D536" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E536" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F536" t="s">
-        <v>832</v>
+        <v>84</v>
       </c>
       <c r="G536" t="s">
         <v>41</v>
       </c>
       <c r="H536" t="s">
-        <v>1493</v>
+        <v>792</v>
       </c>
       <c r="I536">
         <v>0</v>
       </c>
       <c r="J536" t="s">
-        <v>1490</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="537" spans="1:10">
       <c r="A537" t="s">
-        <v>1494</v>
+        <v>1490</v>
       </c>
       <c r="B537" t="s">
         <v>1495</v>
       </c>
       <c r="C537" t="s">
-        <v>1276</v>
+        <v>122</v>
       </c>
       <c r="D537" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E537" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F537" t="s">
-        <v>832</v>
+        <v>84</v>
       </c>
       <c r="G537" t="s">
         <v>41</v>
       </c>
       <c r="H537" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="I537">
         <v>3</v>
       </c>
       <c r="J537" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="538" spans="1:10">
       <c r="A538" t="s">
-        <v>1355</v>
+        <v>1497</v>
       </c>
       <c r="B538" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="C538" t="s">
-        <v>180</v>
+        <v>122</v>
       </c>
       <c r="D538" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E538" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F538" t="s">
-        <v>760</v>
+        <v>1499</v>
       </c>
       <c r="G538" t="s">
         <v>41</v>
       </c>
       <c r="H538" t="s">
-        <v>1280</v>
+        <v>74</v>
       </c>
       <c r="I538">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J538" t="s">
+        <v>1500</v>
       </c>
     </row>
     <row r="539" spans="1:10">
       <c r="A539" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B539" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="C539" t="s">
-        <v>31</v>
+        <v>310</v>
       </c>
       <c r="D539" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E539" t="s">
         <v>83</v>
       </c>
       <c r="F539" t="s">
-        <v>1500</v>
+        <v>84</v>
       </c>
       <c r="G539" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H539" t="s">
-        <v>57</v>
+        <v>1267</v>
       </c>
       <c r="I539">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J539" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="540" spans="1:10">
       <c r="A540" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B540" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="C540" t="s">
-        <v>352</v>
+        <v>122</v>
       </c>
       <c r="D540" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E540" t="s">
         <v>83</v>
       </c>
       <c r="F540" t="s">
-        <v>84</v>
+        <v>1499</v>
       </c>
       <c r="G540" t="s">
         <v>41</v>
       </c>
       <c r="H540" t="s">
-        <v>796</v>
+        <v>74</v>
       </c>
       <c r="I540">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J540" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="541" spans="1:10">
       <c r="A541" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
       <c r="B541" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="C541" t="s">
         <v>122</v>
       </c>
       <c r="D541" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E541" t="s">
         <v>83</v>
       </c>
       <c r="F541" t="s">
-        <v>84</v>
+        <v>324</v>
       </c>
       <c r="G541" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H541" t="s">
         <v>74</v>
       </c>
       <c r="I541">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J541" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="542" spans="1:10">
       <c r="A542" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="B542" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="C542" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D542" t="s">
         <v>25</v>
       </c>
       <c r="E542" t="s">
         <v>83</v>
       </c>
       <c r="F542" t="s">
-        <v>1509</v>
+        <v>324</v>
       </c>
       <c r="G542" t="s">
         <v>41</v>
       </c>
       <c r="H542" t="s">
-        <v>74</v>
+        <v>1267</v>
       </c>
       <c r="I542">
         <v>3</v>
       </c>
       <c r="J542" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="543" spans="1:10">
       <c r="A543" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B543" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="C543" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D543" t="s">
         <v>38</v>
       </c>
       <c r="E543" t="s">
         <v>83</v>
       </c>
       <c r="F543" t="s">
-        <v>84</v>
+        <v>324</v>
       </c>
       <c r="G543" t="s">
         <v>41</v>
       </c>
       <c r="H543" t="s">
-        <v>1277</v>
+        <v>74</v>
       </c>
       <c r="I543">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J543" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B544" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="C544" t="s">
         <v>122</v>
       </c>
       <c r="D544" t="s">
         <v>38</v>
       </c>
       <c r="E544" t="s">
         <v>83</v>
       </c>
       <c r="F544" t="s">
-        <v>1509</v>
+        <v>324</v>
       </c>
       <c r="G544" t="s">
         <v>41</v>
       </c>
       <c r="H544" t="s">
-        <v>74</v>
+        <v>403</v>
       </c>
       <c r="I544">
         <v>3</v>
       </c>
       <c r="J544" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="B545" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="C545" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="D545" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E545" t="s">
         <v>83</v>
       </c>
       <c r="F545" t="s">
-        <v>324</v>
+        <v>84</v>
       </c>
       <c r="G545" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H545" t="s">
         <v>74</v>
       </c>
       <c r="I545">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J545" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="546" spans="1:10">
       <c r="A546" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B546" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="C546" t="s">
-        <v>310</v>
+        <v>176</v>
       </c>
       <c r="D546" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E546" t="s">
         <v>83</v>
       </c>
       <c r="F546" t="s">
-        <v>324</v>
+        <v>84</v>
       </c>
       <c r="G546" t="s">
         <v>41</v>
       </c>
       <c r="H546" t="s">
-        <v>1277</v>
+        <v>381</v>
       </c>
       <c r="I546">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J546" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B547" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="C547" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="D547" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E547" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F547" t="s">
-        <v>324</v>
+        <v>756</v>
       </c>
       <c r="G547" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H547" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I547">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J547" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" t="s">
-        <v>1526</v>
+        <v>756</v>
       </c>
       <c r="B548" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="C548" t="s">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="D548" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E548" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F548" t="s">
-        <v>324</v>
+        <v>756</v>
       </c>
       <c r="G548" t="s">
         <v>41</v>
       </c>
       <c r="H548" t="s">
-        <v>403</v>
+        <v>792</v>
       </c>
       <c r="I548">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J548" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" t="s">
-        <v>1529</v>
+        <v>756</v>
       </c>
       <c r="B549" t="s">
         <v>1530</v>
       </c>
       <c r="C549" t="s">
-        <v>114</v>
+        <v>51</v>
       </c>
       <c r="D549" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E549" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F549" t="s">
-        <v>84</v>
+        <v>756</v>
       </c>
       <c r="G549" t="s">
         <v>41</v>
       </c>
       <c r="H549" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="I549">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J549" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" t="s">
         <v>1532</v>
       </c>
       <c r="B550" t="s">
         <v>1533</v>
       </c>
       <c r="C550" t="s">
-        <v>176</v>
+        <v>122</v>
       </c>
       <c r="D550" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E550" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F550" t="s">
-        <v>84</v>
+        <v>1534</v>
       </c>
       <c r="G550" t="s">
         <v>41</v>
       </c>
       <c r="H550" t="s">
-        <v>381</v>
+        <v>435</v>
       </c>
       <c r="I550">
         <v>0</v>
       </c>
       <c r="J550" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="551" spans="1:10">
       <c r="A551" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="B551" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="C551" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D551" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E551" t="s">
         <v>14</v>
       </c>
       <c r="F551" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="G551" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H551" t="s">
-        <v>147</v>
+        <v>360</v>
       </c>
       <c r="I551">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J551" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="552" spans="1:10">
       <c r="A552" t="s">
-        <v>760</v>
+        <v>1355</v>
       </c>
       <c r="B552" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="C552" t="s">
-        <v>70</v>
+        <v>1540</v>
       </c>
       <c r="D552" t="s">
         <v>25</v>
       </c>
       <c r="E552" t="s">
         <v>14</v>
       </c>
       <c r="F552" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="G552" t="s">
         <v>41</v>
       </c>
       <c r="H552" t="s">
-        <v>796</v>
+        <v>53</v>
       </c>
       <c r="I552">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J552" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="553" spans="1:10">
       <c r="A553" t="s">
-        <v>760</v>
+        <v>1542</v>
       </c>
       <c r="B553" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="C553" t="s">
-        <v>51</v>
+        <v>310</v>
       </c>
       <c r="D553" t="s">
         <v>25</v>
       </c>
       <c r="E553" t="s">
         <v>14</v>
       </c>
       <c r="F553" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="G553" t="s">
         <v>41</v>
       </c>
       <c r="H553" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="I553">
         <v>3</v>
       </c>
       <c r="J553" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="554" spans="1:10">
       <c r="A554" t="s">
-        <v>1542</v>
+        <v>283</v>
       </c>
       <c r="B554" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="C554" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="D554" t="s">
         <v>25</v>
       </c>
       <c r="E554" t="s">
         <v>14</v>
       </c>
       <c r="F554" t="s">
-        <v>1544</v>
+        <v>1534</v>
       </c>
       <c r="G554" t="s">
         <v>41</v>
       </c>
       <c r="H554" t="s">
-        <v>435</v>
+        <v>683</v>
       </c>
       <c r="I554">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J554" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="555" spans="1:10">
       <c r="A555" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B555" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="C555" t="s">
-        <v>122</v>
+        <v>223</v>
       </c>
       <c r="D555" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E555" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F555" t="s">
-        <v>760</v>
+        <v>84</v>
       </c>
       <c r="G555" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H555" t="s">
-        <v>360</v>
+        <v>444</v>
       </c>
       <c r="I555">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J555" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="556" spans="1:10">
       <c r="A556" t="s">
-        <v>1365</v>
+        <v>1519</v>
       </c>
       <c r="B556" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="C556" t="s">
-        <v>1550</v>
+        <v>122</v>
       </c>
       <c r="D556" t="s">
         <v>25</v>
       </c>
       <c r="E556" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F556" t="s">
-        <v>832</v>
+        <v>84</v>
       </c>
       <c r="G556" t="s">
         <v>41</v>
       </c>
       <c r="H556" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="I556">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J556" t="s">
         <v>1551</v>
       </c>
     </row>
     <row r="557" spans="1:10">
       <c r="A557" t="s">
         <v>1552</v>
       </c>
       <c r="B557" t="s">
         <v>1553</v>
       </c>
       <c r="C557" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="D557" t="s">
         <v>25</v>
       </c>
       <c r="E557" t="s">
         <v>14</v>
       </c>
       <c r="F557" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="G557" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H557" t="s">
-        <v>74</v>
+        <v>1554</v>
       </c>
       <c r="I557">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J557" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="558" spans="1:10">
       <c r="A558" t="s">
-        <v>283</v>
+        <v>1556</v>
       </c>
       <c r="B558" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="C558" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D558" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E558" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F558" t="s">
-        <v>1544</v>
+        <v>84</v>
       </c>
       <c r="G558" t="s">
         <v>41</v>
       </c>
       <c r="H558" t="s">
-        <v>687</v>
+        <v>1267</v>
       </c>
       <c r="I558">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J558" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="B559" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="C559" t="s">
-        <v>223</v>
+        <v>122</v>
       </c>
       <c r="D559" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E559" t="s">
         <v>83</v>
       </c>
       <c r="F559" t="s">
         <v>84</v>
       </c>
       <c r="G559" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H559" t="s">
-        <v>444</v>
+        <v>42</v>
       </c>
       <c r="I559">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J559" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" t="s">
-        <v>1529</v>
+        <v>1562</v>
       </c>
       <c r="B560" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="C560" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D560" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E560" t="s">
         <v>83</v>
       </c>
       <c r="F560" t="s">
         <v>84</v>
       </c>
       <c r="G560" t="s">
         <v>41</v>
       </c>
       <c r="H560" t="s">
-        <v>42</v>
+        <v>360</v>
       </c>
       <c r="I560">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J560" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="B561" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="C561" t="s">
-        <v>24</v>
+        <v>768</v>
       </c>
       <c r="D561" t="s">
-        <v>25</v>
+        <v>861</v>
       </c>
       <c r="E561" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F561" t="s">
-        <v>760</v>
+        <v>1565</v>
       </c>
       <c r="G561" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H561" t="s">
-        <v>1564</v>
+        <v>177</v>
       </c>
       <c r="I561">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J561" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="B562" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="C562" t="s">
         <v>310</v>
       </c>
       <c r="D562" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E562" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F562" t="s">
-        <v>84</v>
+        <v>828</v>
       </c>
       <c r="G562" t="s">
         <v>41</v>
       </c>
       <c r="H562" t="s">
-        <v>1277</v>
+        <v>1267</v>
       </c>
       <c r="I562">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J562" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
       <c r="B563" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="C563" t="s">
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="D563" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E563" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F563" t="s">
-        <v>84</v>
+        <v>828</v>
       </c>
       <c r="G563" t="s">
         <v>41</v>
       </c>
       <c r="H563" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I563">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J563" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B564" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="C564" t="s">
-        <v>310</v>
+        <v>645</v>
       </c>
       <c r="D564" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E564" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F564" t="s">
-        <v>84</v>
+        <v>756</v>
       </c>
       <c r="G564" t="s">
         <v>41</v>
       </c>
       <c r="H564" t="s">
-        <v>360</v>
+        <v>74</v>
       </c>
       <c r="I564">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J564" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="565" spans="1:10">
       <c r="A565" t="s">
-        <v>1575</v>
+        <v>1568</v>
       </c>
       <c r="B565" t="s">
         <v>1576</v>
       </c>
       <c r="C565" t="s">
-        <v>772</v>
+        <v>70</v>
       </c>
       <c r="D565" t="s">
-        <v>865</v>
+        <v>25</v>
       </c>
       <c r="E565" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F565" t="s">
-        <v>1575</v>
+        <v>828</v>
       </c>
       <c r="G565" t="s">
         <v>41</v>
       </c>
       <c r="H565" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I565">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J565" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="566" spans="1:10">
       <c r="A566" t="s">
         <v>1578</v>
       </c>
       <c r="B566" t="s">
         <v>1579</v>
       </c>
       <c r="C566" t="s">
-        <v>310</v>
+        <v>109</v>
       </c>
       <c r="D566" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E566" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F566" t="s">
-        <v>832</v>
+        <v>1580</v>
       </c>
       <c r="G566" t="s">
         <v>41</v>
       </c>
       <c r="H566" t="s">
-        <v>1277</v>
+        <v>74</v>
       </c>
       <c r="I566">
         <v>3</v>
       </c>
       <c r="J566" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="567" spans="1:10">
       <c r="A567" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="B567" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="C567" t="s">
-        <v>31</v>
+        <v>122</v>
       </c>
       <c r="D567" t="s">
         <v>25</v>
       </c>
       <c r="E567" t="s">
         <v>14</v>
       </c>
       <c r="F567" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="G567" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H567" t="s">
-        <v>74</v>
+        <v>435</v>
       </c>
       <c r="I567">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J567" t="s">
-        <v>1582</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="568" spans="1:10">
       <c r="A568" t="s">
-        <v>1583</v>
+        <v>89</v>
       </c>
       <c r="B568" t="s">
         <v>1584</v>
       </c>
       <c r="C568" t="s">
-        <v>649</v>
+        <v>70</v>
       </c>
       <c r="D568" t="s">
         <v>25</v>
       </c>
       <c r="E568" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F568" t="s">
-        <v>760</v>
+        <v>89</v>
       </c>
       <c r="G568" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H568" t="s">
-        <v>74</v>
+        <v>1585</v>
       </c>
       <c r="I568">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J568" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="569" spans="1:10">
       <c r="A569" t="s">
-        <v>1578</v>
+        <v>1587</v>
       </c>
       <c r="B569" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="C569" t="s">
         <v>70</v>
       </c>
       <c r="D569" t="s">
         <v>25</v>
       </c>
       <c r="E569" t="s">
         <v>14</v>
       </c>
       <c r="F569" t="s">
-        <v>832</v>
+        <v>745</v>
       </c>
       <c r="G569" t="s">
         <v>41</v>
       </c>
       <c r="H569" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I569">
         <v>3</v>
       </c>
       <c r="J569" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="B570" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="C570" t="s">
-        <v>109</v>
+        <v>70</v>
       </c>
       <c r="D570" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E570" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F570" t="s">
-        <v>1590</v>
+        <v>756</v>
       </c>
       <c r="G570" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H570" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I570">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J570" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" t="s">
-        <v>1592</v>
+        <v>913</v>
       </c>
       <c r="B571" t="s">
         <v>1593</v>
       </c>
       <c r="C571" t="s">
-        <v>122</v>
+        <v>1594</v>
       </c>
       <c r="D571" t="s">
         <v>25</v>
       </c>
       <c r="E571" t="s">
         <v>14</v>
       </c>
       <c r="F571" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="G571" t="s">
         <v>16</v>
       </c>
       <c r="H571" t="s">
-        <v>435</v>
+        <v>360</v>
       </c>
       <c r="I571">
         <v>0</v>
       </c>
-      <c r="J571" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" t="s">
-        <v>89</v>
+        <v>834</v>
       </c>
       <c r="B572" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="C572" t="s">
-        <v>70</v>
+        <v>645</v>
       </c>
       <c r="D572" t="s">
         <v>25</v>
       </c>
       <c r="E572" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F572" t="s">
-        <v>89</v>
+        <v>828</v>
       </c>
       <c r="G572" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H572" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="I572">
         <v>3</v>
       </c>
       <c r="J572" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" t="s">
-        <v>1597</v>
+        <v>89</v>
       </c>
       <c r="B573" t="s">
         <v>1598</v>
       </c>
       <c r="C573" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D573" t="s">
         <v>25</v>
       </c>
       <c r="E573" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F573" t="s">
-        <v>749</v>
+        <v>89</v>
       </c>
       <c r="G573" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H573" t="s">
-        <v>177</v>
+        <v>1599</v>
       </c>
       <c r="I573">
         <v>3</v>
       </c>
       <c r="J573" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="574" spans="1:10">
       <c r="A574" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B574" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="C574" t="s">
-        <v>70</v>
+        <v>1540</v>
       </c>
       <c r="D574" t="s">
         <v>25</v>
       </c>
       <c r="E574" t="s">
         <v>14</v>
       </c>
       <c r="F574" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="G574" t="s">
         <v>32</v>
       </c>
       <c r="H574" t="s">
-        <v>177</v>
+        <v>57</v>
       </c>
       <c r="I574">
         <v>2</v>
       </c>
       <c r="J574" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" t="s">
-        <v>917</v>
+        <v>1587</v>
       </c>
       <c r="B575" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="C575" t="s">
-        <v>1604</v>
+        <v>70</v>
       </c>
       <c r="D575" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E575" t="s">
         <v>14</v>
       </c>
       <c r="F575" t="s">
-        <v>832</v>
+        <v>280</v>
       </c>
       <c r="G575" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H575" t="s">
-        <v>360</v>
+        <v>74</v>
       </c>
       <c r="I575">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J575" t="s">
+        <v>1605</v>
       </c>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" t="s">
-        <v>838</v>
+        <v>1606</v>
       </c>
       <c r="B576" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="C576" t="s">
-        <v>649</v>
+        <v>51</v>
       </c>
       <c r="D576" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E576" t="s">
         <v>14</v>
       </c>
       <c r="F576" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="G576" t="s">
         <v>41</v>
       </c>
       <c r="H576" t="s">
-        <v>1606</v>
+        <v>177</v>
       </c>
       <c r="I576">
         <v>3</v>
       </c>
       <c r="J576" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" t="s">
-        <v>89</v>
+        <v>1609</v>
       </c>
       <c r="B577" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="C577" t="s">
         <v>24</v>
       </c>
       <c r="D577" t="s">
         <v>25</v>
       </c>
       <c r="E577" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F577" t="s">
-        <v>89</v>
+        <v>756</v>
       </c>
       <c r="G577" t="s">
         <v>16</v>
       </c>
       <c r="H577" t="s">
-        <v>1609</v>
+        <v>47</v>
       </c>
       <c r="I577">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J577" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="578" spans="1:10">
       <c r="A578" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="B578" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="C578" t="s">
-        <v>1550</v>
+        <v>24</v>
       </c>
       <c r="D578" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E578" t="s">
         <v>14</v>
       </c>
       <c r="F578" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G578" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H578" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="I578">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J578" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" t="s">
-        <v>1597</v>
+        <v>1615</v>
       </c>
       <c r="B579" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="C579" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D579" t="s">
         <v>38</v>
       </c>
       <c r="E579" t="s">
         <v>14</v>
       </c>
       <c r="F579" t="s">
-        <v>280</v>
+        <v>756</v>
       </c>
       <c r="G579" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H579" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="I579">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J579" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="B580" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="C580" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D580" t="s">
         <v>38</v>
       </c>
       <c r="E580" t="s">
         <v>14</v>
       </c>
       <c r="F580" t="s">
-        <v>835</v>
+        <v>756</v>
       </c>
       <c r="G580" t="s">
         <v>41</v>
       </c>
       <c r="H580" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I580">
         <v>3</v>
       </c>
       <c r="J580" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" t="s">
-        <v>1619</v>
+        <v>756</v>
       </c>
       <c r="B581" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="C581" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D581" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E581" t="s">
         <v>14</v>
       </c>
       <c r="F581" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="G581" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H581" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="I581">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J581" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" t="s">
-        <v>1622</v>
+        <v>921</v>
       </c>
       <c r="B582" t="s">
         <v>1623</v>
       </c>
       <c r="C582" t="s">
         <v>24</v>
       </c>
       <c r="D582" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E582" t="s">
         <v>14</v>
       </c>
       <c r="F582" t="s">
-        <v>760</v>
+        <v>15</v>
       </c>
       <c r="G582" t="s">
         <v>41</v>
       </c>
       <c r="H582" t="s">
-        <v>74</v>
+        <v>925</v>
       </c>
       <c r="I582">
         <v>3</v>
       </c>
       <c r="J582" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" t="s">
         <v>1625</v>
       </c>
       <c r="B583" t="s">
         <v>1626</v>
       </c>
       <c r="C583" t="s">
         <v>24</v>
       </c>
       <c r="D583" t="s">
         <v>38</v>
       </c>
       <c r="E583" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F583" t="s">
-        <v>760</v>
+        <v>89</v>
       </c>
       <c r="G583" t="s">
         <v>16</v>
       </c>
       <c r="H583" t="s">
-        <v>47</v>
+        <v>936</v>
       </c>
       <c r="I583">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J583" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" t="s">
         <v>1628</v>
       </c>
       <c r="B584" t="s">
         <v>1629</v>
       </c>
       <c r="C584" t="s">
         <v>24</v>
       </c>
       <c r="D584" t="s">
         <v>38</v>
       </c>
       <c r="E584" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F584" t="s">
-        <v>760</v>
+        <v>115</v>
       </c>
       <c r="G584" t="s">
         <v>41</v>
       </c>
       <c r="H584" t="s">
-        <v>74</v>
+        <v>1105</v>
       </c>
       <c r="I584">
         <v>3</v>
       </c>
       <c r="J584" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" t="s">
-        <v>760</v>
+        <v>1631</v>
       </c>
       <c r="B585" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C585" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D585" t="s">
         <v>38</v>
       </c>
       <c r="E585" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F585" t="s">
-        <v>760</v>
+        <v>1631</v>
       </c>
       <c r="G585" t="s">
         <v>41</v>
       </c>
       <c r="H585" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="I585">
         <v>3</v>
       </c>
       <c r="J585" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="586" spans="1:10">
       <c r="A586" t="s">
-        <v>925</v>
+        <v>1634</v>
       </c>
       <c r="B586" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="C586" t="s">
         <v>24</v>
       </c>
       <c r="D586" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E586" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F586" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="G586" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H586" t="s">
-        <v>929</v>
+        <v>1599</v>
       </c>
       <c r="I586">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J586" t="s">
-        <v>1634</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B587" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="C587" t="s">
         <v>24</v>
       </c>
       <c r="D587" t="s">
         <v>38</v>
       </c>
       <c r="E587" t="s">
         <v>88</v>
       </c>
       <c r="F587" t="s">
-        <v>89</v>
+        <v>1636</v>
       </c>
       <c r="G587" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H587" t="s">
-        <v>940</v>
+        <v>936</v>
       </c>
       <c r="I587">
         <v>3</v>
       </c>
       <c r="J587" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="588" spans="1:10">
       <c r="A588" t="s">
-        <v>1638</v>
+        <v>756</v>
       </c>
       <c r="B588" t="s">
         <v>1639</v>
       </c>
       <c r="C588" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D588" t="s">
         <v>38</v>
       </c>
       <c r="E588" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F588" t="s">
-        <v>115</v>
+        <v>756</v>
       </c>
       <c r="G588" t="s">
         <v>41</v>
       </c>
       <c r="H588" t="s">
-        <v>1116</v>
+        <v>1294</v>
       </c>
       <c r="I588">
         <v>3</v>
       </c>
       <c r="J588" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="589" spans="1:10">
       <c r="A589" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B589" t="s">
         <v>1641</v>
       </c>
-      <c r="B589" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C589" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D589" t="s">
         <v>38</v>
       </c>
       <c r="E589" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F589" t="s">
-        <v>1641</v>
+        <v>828</v>
       </c>
       <c r="G589" t="s">
         <v>41</v>
       </c>
       <c r="H589" t="s">
         <v>74</v>
       </c>
       <c r="I589">
         <v>3</v>
       </c>
       <c r="J589" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="590" spans="1:10">
       <c r="A590" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B590" t="s">
         <v>1644</v>
       </c>
-      <c r="B590" t="s">
+      <c r="C590" t="s">
+        <v>70</v>
+      </c>
+      <c r="D590" t="s">
+        <v>25</v>
+      </c>
+      <c r="E590" t="s">
+        <v>78</v>
+      </c>
+      <c r="F590" t="s">
+        <v>902</v>
+      </c>
+      <c r="G590" t="s">
+        <v>41</v>
+      </c>
+      <c r="H590" t="s">
+        <v>419</v>
+      </c>
+      <c r="I590">
+        <v>3</v>
+      </c>
+      <c r="J590" t="s">
         <v>1645</v>
-      </c>
-[...22 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="591" spans="1:10">
       <c r="A591" t="s">
         <v>1646</v>
       </c>
       <c r="B591" t="s">
         <v>1647</v>
       </c>
       <c r="C591" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="D591" t="s">
         <v>38</v>
       </c>
       <c r="E591" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F591" t="s">
-        <v>1646</v>
+        <v>828</v>
       </c>
       <c r="G591" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H591" t="s">
-        <v>940</v>
+        <v>74</v>
       </c>
       <c r="I591">
         <v>3</v>
       </c>
       <c r="J591" t="s">
         <v>1648</v>
       </c>
     </row>
     <row r="592" spans="1:10">
       <c r="A592" t="s">
-        <v>760</v>
+        <v>910</v>
       </c>
       <c r="B592" t="s">
         <v>1649</v>
       </c>
       <c r="C592" t="s">
-        <v>310</v>
+        <v>230</v>
       </c>
       <c r="D592" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E592" t="s">
         <v>14</v>
       </c>
       <c r="F592" t="s">
-        <v>760</v>
+        <v>15</v>
       </c>
       <c r="G592" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H592" t="s">
-        <v>1304</v>
+        <v>192</v>
       </c>
       <c r="I592">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J592" t="s">
         <v>1650</v>
       </c>
     </row>
     <row r="593" spans="1:10">
       <c r="A593" t="s">
-        <v>1365</v>
+        <v>1582</v>
       </c>
       <c r="B593" t="s">
         <v>1651</v>
       </c>
       <c r="C593" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D593" t="s">
         <v>38</v>
       </c>
       <c r="E593" t="s">
         <v>14</v>
       </c>
       <c r="F593" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="G593" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H593" t="s">
-        <v>74</v>
+        <v>435</v>
       </c>
       <c r="I593">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J593" t="s">
-        <v>1652</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="594" spans="1:10">
       <c r="A594" t="s">
-        <v>1653</v>
+        <v>1053</v>
       </c>
       <c r="B594" t="s">
-        <v>1654</v>
+        <v>1652</v>
       </c>
       <c r="C594" t="s">
-        <v>70</v>
+        <v>310</v>
       </c>
       <c r="D594" t="s">
         <v>25</v>
       </c>
       <c r="E594" t="s">
         <v>78</v>
       </c>
       <c r="F594" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="G594" t="s">
         <v>41</v>
       </c>
       <c r="H594" t="s">
         <v>419</v>
       </c>
       <c r="I594">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J594" t="s">
-        <v>1655</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="595" spans="1:10">
       <c r="A595" t="s">
-        <v>1656</v>
+        <v>1654</v>
       </c>
       <c r="B595" t="s">
-        <v>1657</v>
+        <v>1655</v>
       </c>
       <c r="C595" t="s">
-        <v>122</v>
+        <v>1540</v>
       </c>
       <c r="D595" t="s">
         <v>38</v>
       </c>
       <c r="E595" t="s">
         <v>14</v>
       </c>
       <c r="F595" t="s">
-        <v>832</v>
+        <v>280</v>
       </c>
       <c r="G595" t="s">
         <v>41</v>
       </c>
       <c r="H595" t="s">
         <v>74</v>
       </c>
       <c r="I595">
         <v>3</v>
       </c>
       <c r="J595" t="s">
-        <v>1658</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" t="s">
-        <v>914</v>
+        <v>1657</v>
       </c>
       <c r="B596" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="C596" t="s">
-        <v>230</v>
+        <v>61</v>
       </c>
       <c r="D596" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E596" t="s">
         <v>14</v>
       </c>
       <c r="F596" t="s">
-        <v>15</v>
+        <v>756</v>
       </c>
       <c r="G596" t="s">
         <v>16</v>
       </c>
       <c r="H596" t="s">
-        <v>192</v>
+        <v>74</v>
       </c>
       <c r="I596">
         <v>0</v>
       </c>
-      <c r="J596" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="597" spans="1:10">
       <c r="A597" t="s">
-        <v>1592</v>
+        <v>902</v>
       </c>
       <c r="B597" t="s">
-        <v>1661</v>
+        <v>1659</v>
       </c>
       <c r="C597" t="s">
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="D597" t="s">
         <v>38</v>
       </c>
       <c r="E597" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F597" t="s">
-        <v>832</v>
+        <v>902</v>
       </c>
       <c r="G597" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H597" t="s">
-        <v>435</v>
+        <v>403</v>
       </c>
       <c r="I597">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J597" t="s">
-        <v>1545</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" t="s">
-        <v>1057</v>
+        <v>1661</v>
       </c>
       <c r="B598" t="s">
         <v>1662</v>
       </c>
       <c r="C598" t="s">
-        <v>310</v>
+        <v>70</v>
       </c>
       <c r="D598" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E598" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F598" t="s">
-        <v>906</v>
+        <v>1534</v>
       </c>
       <c r="G598" t="s">
         <v>41</v>
       </c>
       <c r="H598" t="s">
-        <v>419</v>
+        <v>74</v>
       </c>
       <c r="I598">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J598" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" t="s">
         <v>1664</v>
       </c>
       <c r="B599" t="s">
         <v>1665</v>
       </c>
       <c r="C599" t="s">
-        <v>1550</v>
+        <v>70</v>
       </c>
       <c r="D599" t="s">
         <v>38</v>
       </c>
       <c r="E599" t="s">
         <v>14</v>
       </c>
       <c r="F599" t="s">
-        <v>280</v>
+        <v>756</v>
       </c>
       <c r="G599" t="s">
         <v>41</v>
       </c>
       <c r="H599" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="I599">
         <v>3</v>
       </c>
       <c r="J599" t="s">
         <v>1666</v>
       </c>
     </row>
     <row r="600" spans="1:10">
       <c r="A600" t="s">
         <v>1667</v>
       </c>
       <c r="B600" t="s">
         <v>1668</v>
       </c>
       <c r="C600" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D600" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E600" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F600" t="s">
-        <v>760</v>
+        <v>1147</v>
       </c>
       <c r="G600" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H600" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="I600">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J600" t="s">
+        <v>1669</v>
       </c>
     </row>
     <row r="601" spans="1:10">
       <c r="A601" t="s">
-        <v>906</v>
+        <v>1670</v>
       </c>
       <c r="B601" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="C601" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D601" t="s">
         <v>38</v>
       </c>
       <c r="E601" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F601" t="s">
-        <v>906</v>
+        <v>828</v>
       </c>
       <c r="G601" t="s">
         <v>41</v>
       </c>
       <c r="H601" t="s">
-        <v>403</v>
+        <v>74</v>
       </c>
       <c r="I601">
         <v>3</v>
       </c>
       <c r="J601" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="602" spans="1:10">
       <c r="A602" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="B602" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="C602" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D602" t="s">
         <v>38</v>
       </c>
       <c r="E602" t="s">
         <v>14</v>
       </c>
       <c r="F602" t="s">
-        <v>1544</v>
+        <v>756</v>
       </c>
       <c r="G602" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H602" t="s">
         <v>74</v>
       </c>
       <c r="I602">
         <v>3</v>
       </c>
       <c r="J602" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="603" spans="1:10">
       <c r="A603" t="s">
-        <v>1674</v>
+        <v>1143</v>
       </c>
       <c r="B603" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="C603" t="s">
         <v>70</v>
       </c>
       <c r="D603" t="s">
         <v>38</v>
       </c>
       <c r="E603" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F603" t="s">
-        <v>760</v>
+        <v>1147</v>
       </c>
       <c r="G603" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H603" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="I603">
         <v>3</v>
       </c>
       <c r="J603" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="604" spans="1:10">
       <c r="A604" t="s">
-        <v>1677</v>
+        <v>756</v>
       </c>
       <c r="B604" t="s">
         <v>1678</v>
       </c>
       <c r="C604" t="s">
-        <v>51</v>
+        <v>645</v>
       </c>
       <c r="D604" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E604" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F604" t="s">
-        <v>1157</v>
+        <v>756</v>
       </c>
       <c r="G604" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H604" t="s">
-        <v>134</v>
+        <v>1679</v>
       </c>
       <c r="I604">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J604" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B605" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="C605" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D605" t="s">
         <v>38</v>
       </c>
       <c r="E605" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F605" t="s">
-        <v>832</v>
+        <v>1147</v>
       </c>
       <c r="G605" t="s">
         <v>41</v>
       </c>
       <c r="H605" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="I605">
         <v>3</v>
       </c>
       <c r="J605" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B606" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C606" t="s">
         <v>24</v>
       </c>
       <c r="D606" t="s">
         <v>38</v>
       </c>
       <c r="E606" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F606" t="s">
-        <v>760</v>
+        <v>1147</v>
       </c>
       <c r="G606" t="s">
         <v>32</v>
       </c>
       <c r="H606" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="I606">
         <v>3</v>
       </c>
       <c r="J606" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="607" spans="1:10">
       <c r="A607" t="s">
-        <v>1153</v>
+        <v>1687</v>
       </c>
       <c r="B607" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="C607" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D607" t="s">
         <v>38</v>
       </c>
       <c r="E607" t="s">
         <v>78</v>
       </c>
       <c r="F607" t="s">
-        <v>1157</v>
+        <v>1090</v>
       </c>
       <c r="G607" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H607" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="I607">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J607" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" t="s">
-        <v>760</v>
+        <v>1690</v>
       </c>
       <c r="B608" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C608" t="s">
-        <v>649</v>
+        <v>718</v>
       </c>
       <c r="D608" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E608" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F608" t="s">
-        <v>760</v>
+        <v>1692</v>
       </c>
       <c r="G608" t="s">
         <v>41</v>
       </c>
       <c r="H608" t="s">
-        <v>1689</v>
+        <v>74</v>
       </c>
       <c r="I608">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J608" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="B609" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C609" t="s">
+        <v>718</v>
+      </c>
+      <c r="D609" t="s">
+        <v>13</v>
+      </c>
+      <c r="E609" t="s">
+        <v>88</v>
+      </c>
+      <c r="F609" t="s">
         <v>1692</v>
       </c>
-      <c r="C609" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G609" t="s">
         <v>41</v>
       </c>
       <c r="H609" t="s">
-        <v>66</v>
+        <v>759</v>
       </c>
       <c r="I609">
         <v>3</v>
       </c>
       <c r="J609" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="610" spans="1:10">
       <c r="A610" t="s">
-        <v>1694</v>
+        <v>1690</v>
       </c>
       <c r="B610" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="C610" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="D610" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E610" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F610" t="s">
-        <v>1157</v>
+        <v>1692</v>
       </c>
       <c r="G610" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H610" t="s">
-        <v>134</v>
+        <v>74</v>
       </c>
       <c r="I610">
         <v>3</v>
       </c>
       <c r="J610" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="611" spans="1:10">
       <c r="A611" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B611" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="C611" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D611" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E611" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F611" t="s">
-        <v>1094</v>
+        <v>1692</v>
       </c>
       <c r="G611" t="s">
         <v>41</v>
       </c>
       <c r="H611" t="s">
-        <v>90</v>
+        <v>497</v>
       </c>
       <c r="I611">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J611" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="612" spans="1:10">
       <c r="A612" t="s">
-        <v>1700</v>
+        <v>1694</v>
       </c>
       <c r="B612" t="s">
         <v>1701</v>
       </c>
       <c r="C612" t="s">
-        <v>722</v>
+        <v>133</v>
       </c>
       <c r="D612" t="s">
         <v>13</v>
       </c>
       <c r="E612" t="s">
         <v>88</v>
       </c>
       <c r="F612" t="s">
         <v>1702</v>
       </c>
       <c r="G612" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H612" t="s">
-        <v>74</v>
+        <v>153</v>
       </c>
       <c r="I612">
         <v>3</v>
       </c>
       <c r="J612" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B613" t="s">
         <v>1704</v>
       </c>
-      <c r="B613" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C613" t="s">
-        <v>722</v>
+        <v>1096</v>
       </c>
       <c r="D613" t="s">
         <v>13</v>
       </c>
       <c r="E613" t="s">
         <v>88</v>
       </c>
       <c r="F613" t="s">
-        <v>1702</v>
+        <v>1692</v>
       </c>
       <c r="G613" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H613" t="s">
-        <v>763</v>
+        <v>192</v>
       </c>
       <c r="I613">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1706</v>
+        <v>0</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="B614" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="C614" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="D614" t="s">
         <v>13</v>
       </c>
       <c r="E614" t="s">
         <v>88</v>
       </c>
       <c r="F614" t="s">
-        <v>1702</v>
+        <v>1692</v>
       </c>
       <c r="G614" t="s">
         <v>41</v>
       </c>
       <c r="H614" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="I614">
         <v>3</v>
       </c>
       <c r="J614" t="s">
-        <v>1708</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="615" spans="1:10">
       <c r="A615" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B615" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="C615" t="s">
         <v>12</v>
       </c>
       <c r="D615" t="s">
         <v>13</v>
       </c>
       <c r="E615" t="s">
         <v>88</v>
       </c>
       <c r="F615" t="s">
-        <v>1702</v>
+        <v>1692</v>
       </c>
       <c r="G615" t="s">
         <v>41</v>
       </c>
       <c r="H615" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="I615">
         <v>3</v>
       </c>
       <c r="J615" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="616" spans="1:10">
       <c r="A616" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B616" t="s">
-        <v>1711</v>
+        <v>1710</v>
       </c>
       <c r="C616" t="s">
-        <v>133</v>
+        <v>718</v>
       </c>
       <c r="D616" t="s">
         <v>13</v>
       </c>
       <c r="E616" t="s">
         <v>88</v>
       </c>
       <c r="F616" t="s">
-        <v>1712</v>
+        <v>1692</v>
       </c>
       <c r="G616" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H616" t="s">
-        <v>153</v>
+        <v>759</v>
       </c>
       <c r="I616">
         <v>3</v>
       </c>
       <c r="J616" t="s">
-        <v>1713</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="617" spans="1:10">
       <c r="A617" t="s">
-        <v>1704</v>
+        <v>1712</v>
       </c>
       <c r="B617" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C617" t="s">
+        <v>70</v>
+      </c>
+      <c r="D617" t="s">
+        <v>38</v>
+      </c>
+      <c r="E617" t="s">
+        <v>14</v>
+      </c>
+      <c r="F617" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G617" t="s">
+        <v>41</v>
+      </c>
+      <c r="H617" t="s">
+        <v>97</v>
+      </c>
+      <c r="I617">
+        <v>4</v>
+      </c>
+      <c r="J617" t="s">
         <v>1714</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:10">
       <c r="A618" t="s">
         <v>1715</v>
       </c>
       <c r="B618" t="s">
         <v>1716</v>
       </c>
       <c r="C618" t="s">
-        <v>133</v>
+        <v>310</v>
       </c>
       <c r="D618" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E618" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F618" t="s">
-        <v>1702</v>
+        <v>828</v>
       </c>
       <c r="G618" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H618" t="s">
-        <v>502</v>
+        <v>1197</v>
       </c>
       <c r="I618">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J618" t="s">
         <v>1717</v>
       </c>
     </row>
     <row r="619" spans="1:10">
       <c r="A619" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="B619" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="C619" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="D619" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E619" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F619" t="s">
-        <v>1702</v>
+        <v>756</v>
       </c>
       <c r="G619" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H619" t="s">
-        <v>502</v>
+        <v>360</v>
       </c>
       <c r="I619">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J619" t="s">
-        <v>1719</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="B620" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="C620" t="s">
-        <v>722</v>
+        <v>122</v>
       </c>
       <c r="D620" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E620" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F620" t="s">
-        <v>1702</v>
+        <v>756</v>
       </c>
       <c r="G620" t="s">
         <v>41</v>
       </c>
       <c r="H620" t="s">
-        <v>763</v>
+        <v>403</v>
       </c>
       <c r="I620">
         <v>3</v>
       </c>
       <c r="J620" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B621" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="C621" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="D621" t="s">
         <v>38</v>
       </c>
       <c r="E621" t="s">
         <v>14</v>
       </c>
       <c r="F621" t="s">
-        <v>1544</v>
+        <v>756</v>
       </c>
       <c r="G621" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H621" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="I621">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J621" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" t="s">
-        <v>1725</v>
+        <v>1705</v>
       </c>
       <c r="B622" t="s">
         <v>1726</v>
       </c>
       <c r="C622" t="s">
-        <v>310</v>
+        <v>1096</v>
       </c>
       <c r="D622" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E622" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F622" t="s">
-        <v>832</v>
+        <v>1692</v>
       </c>
       <c r="G622" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H622" t="s">
-        <v>1207</v>
+        <v>74</v>
       </c>
       <c r="I622">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J622" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B623" t="s">
         <v>1728</v>
       </c>
-      <c r="B623" t="s">
+      <c r="C623" t="s">
+        <v>768</v>
+      </c>
+      <c r="D623" t="s">
+        <v>25</v>
+      </c>
+      <c r="E623" t="s">
+        <v>88</v>
+      </c>
+      <c r="F623" t="s">
+        <v>1692</v>
+      </c>
+      <c r="G623" t="s">
+        <v>41</v>
+      </c>
+      <c r="H623" t="s">
+        <v>497</v>
+      </c>
+      <c r="I623">
+        <v>3</v>
+      </c>
+      <c r="J623" t="s">
         <v>1729</v>
-      </c>
-[...22 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B624" t="s">
         <v>1730</v>
       </c>
-      <c r="B624" t="s">
+      <c r="C624" t="s">
+        <v>768</v>
+      </c>
+      <c r="D624" t="s">
+        <v>861</v>
+      </c>
+      <c r="E624" t="s">
+        <v>88</v>
+      </c>
+      <c r="F624" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G624" t="s">
+        <v>41</v>
+      </c>
+      <c r="H624" t="s">
+        <v>497</v>
+      </c>
+      <c r="I624">
+        <v>3</v>
+      </c>
+      <c r="J624" t="s">
         <v>1731</v>
-      </c>
-[...22 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B625" t="s">
         <v>1733</v>
       </c>
-      <c r="B625" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C625" t="s">
-        <v>37</v>
+        <v>1266</v>
       </c>
       <c r="D625" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E625" t="s">
         <v>14</v>
       </c>
       <c r="F625" t="s">
-        <v>760</v>
+        <v>280</v>
       </c>
       <c r="G625" t="s">
         <v>32</v>
       </c>
       <c r="H625" t="s">
-        <v>74</v>
+        <v>1734</v>
       </c>
       <c r="I625">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1735</v>
+        <v>0</v>
       </c>
     </row>
     <row r="626" spans="1:10">
       <c r="A626" t="s">
-        <v>1715</v>
+        <v>280</v>
       </c>
       <c r="B626" t="s">
-        <v>1736</v>
+        <v>1735</v>
       </c>
       <c r="C626" t="s">
-        <v>1100</v>
+        <v>180</v>
       </c>
       <c r="D626" t="s">
         <v>13</v>
       </c>
       <c r="E626" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F626" t="s">
-        <v>1702</v>
+        <v>280</v>
       </c>
       <c r="G626" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H626" t="s">
-        <v>74</v>
+        <v>1270</v>
       </c>
       <c r="I626">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1737</v>
+        <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" t="s">
-        <v>1715</v>
+        <v>1736</v>
       </c>
       <c r="B627" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C627" t="s">
         <v>1738</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="D627" t="s">
         <v>25</v>
       </c>
       <c r="E627" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F627" t="s">
-        <v>1702</v>
+        <v>828</v>
       </c>
       <c r="G627" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H627" t="s">
-        <v>502</v>
+        <v>1270</v>
       </c>
       <c r="I627">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J627" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" t="s">
-        <v>1712</v>
+        <v>1740</v>
       </c>
       <c r="B628" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="C628" t="s">
-        <v>772</v>
+        <v>657</v>
       </c>
       <c r="D628" t="s">
-        <v>865</v>
+        <v>25</v>
       </c>
       <c r="E628" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F628" t="s">
-        <v>1712</v>
+        <v>1534</v>
       </c>
       <c r="G628" t="s">
         <v>41</v>
       </c>
       <c r="H628" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="I628">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J628" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="629" spans="1:10">
       <c r="A629" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B629" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="C629" t="s">
-        <v>1276</v>
+        <v>991</v>
       </c>
       <c r="D629" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E629" t="s">
         <v>14</v>
       </c>
       <c r="F629" t="s">
-        <v>280</v>
+        <v>828</v>
       </c>
       <c r="G629" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H629" t="s">
-        <v>1744</v>
+        <v>42</v>
       </c>
       <c r="I629">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J629" t="s">
+        <v>1745</v>
       </c>
     </row>
     <row r="630" spans="1:10">
       <c r="A630" t="s">
-        <v>280</v>
+        <v>1746</v>
       </c>
       <c r="B630" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="C630" t="s">
-        <v>180</v>
+        <v>1748</v>
       </c>
       <c r="D630" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E630" t="s">
         <v>14</v>
       </c>
       <c r="F630" t="s">
-        <v>280</v>
+        <v>756</v>
       </c>
       <c r="G630" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H630" t="s">
-        <v>1280</v>
+        <v>403</v>
       </c>
       <c r="I630">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J630" t="s">
+        <v>1749</v>
       </c>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" t="s">
-        <v>1746</v>
+        <v>913</v>
       </c>
       <c r="B631" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="C631" t="s">
-        <v>1748</v>
+        <v>51</v>
       </c>
       <c r="D631" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E631" t="s">
         <v>14</v>
       </c>
       <c r="F631" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G631" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H631" t="s">
-        <v>1280</v>
+        <v>53</v>
       </c>
       <c r="I631">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J631" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="632" spans="1:10">
       <c r="A632" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="B632" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="C632" t="s">
-        <v>661</v>
+        <v>1748</v>
       </c>
       <c r="D632" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E632" t="s">
         <v>14</v>
       </c>
       <c r="F632" t="s">
-        <v>1544</v>
+        <v>831</v>
       </c>
       <c r="G632" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H632" t="s">
-        <v>502</v>
+        <v>1554</v>
       </c>
       <c r="I632">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J632" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="B633" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="C633" t="s">
-        <v>995</v>
+        <v>24</v>
       </c>
       <c r="D633" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E633" t="s">
         <v>14</v>
       </c>
       <c r="F633" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G633" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H633" t="s">
-        <v>42</v>
+        <v>1270</v>
       </c>
       <c r="I633">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1755</v>
+        <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B634" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="C634" t="s">
-        <v>1758</v>
+        <v>24</v>
       </c>
       <c r="D634" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E634" t="s">
         <v>14</v>
       </c>
       <c r="F634" t="s">
-        <v>760</v>
+        <v>509</v>
       </c>
       <c r="G634" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H634" t="s">
-        <v>403</v>
+        <v>74</v>
       </c>
       <c r="I634">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J634" t="s">
         <v>1759</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" t="s">
-        <v>917</v>
+        <v>1760</v>
       </c>
       <c r="B635" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="C635" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D635" t="s">
         <v>38</v>
       </c>
       <c r="E635" t="s">
         <v>14</v>
       </c>
       <c r="F635" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="G635" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H635" t="s">
-        <v>53</v>
+        <v>1270</v>
       </c>
       <c r="I635">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1761</v>
+        <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" t="s">
         <v>1762</v>
       </c>
       <c r="B636" t="s">
         <v>1763</v>
       </c>
       <c r="C636" t="s">
-        <v>1758</v>
+        <v>24</v>
       </c>
       <c r="D636" t="s">
         <v>38</v>
       </c>
       <c r="E636" t="s">
         <v>14</v>
       </c>
       <c r="F636" t="s">
-        <v>835</v>
+        <v>756</v>
       </c>
       <c r="G636" t="s">
         <v>32</v>
       </c>
       <c r="H636" t="s">
-        <v>1564</v>
+        <v>1554</v>
       </c>
       <c r="I636">
         <v>2</v>
       </c>
       <c r="J636" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="637" spans="1:10">
       <c r="A637" t="s">
-        <v>1765</v>
+        <v>1762</v>
       </c>
       <c r="B637" t="s">
-        <v>1766</v>
+        <v>1763</v>
       </c>
       <c r="C637" t="s">
-        <v>24</v>
+        <v>1748</v>
       </c>
       <c r="D637" t="s">
         <v>38</v>
       </c>
       <c r="E637" t="s">
         <v>14</v>
       </c>
       <c r="F637" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="G637" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H637" t="s">
-        <v>1280</v>
+        <v>1554</v>
       </c>
       <c r="I637">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J637" t="s">
+        <v>1764</v>
       </c>
     </row>
     <row r="638" spans="1:10">
       <c r="A638" t="s">
-        <v>1767</v>
+        <v>1765</v>
       </c>
       <c r="B638" t="s">
-        <v>1768</v>
+        <v>1766</v>
       </c>
       <c r="C638" t="s">
-        <v>24</v>
+        <v>1540</v>
       </c>
       <c r="D638" t="s">
         <v>38</v>
       </c>
       <c r="E638" t="s">
         <v>14</v>
       </c>
       <c r="F638" t="s">
-        <v>513</v>
+        <v>828</v>
       </c>
       <c r="G638" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H638" t="s">
-        <v>74</v>
+        <v>196</v>
       </c>
       <c r="I638">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1769</v>
+        <v>0</v>
       </c>
     </row>
     <row r="639" spans="1:10">
       <c r="A639" t="s">
-        <v>1770</v>
+        <v>1767</v>
       </c>
       <c r="B639" t="s">
-        <v>1771</v>
+        <v>1768</v>
       </c>
       <c r="C639" t="s">
-        <v>24</v>
+        <v>657</v>
       </c>
       <c r="D639" t="s">
         <v>38</v>
       </c>
       <c r="E639" t="s">
         <v>14</v>
       </c>
       <c r="F639" t="s">
-        <v>832</v>
+        <v>1534</v>
       </c>
       <c r="G639" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H639" t="s">
-        <v>1280</v>
+        <v>53</v>
       </c>
       <c r="I639">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J639" t="s">
+        <v>1769</v>
       </c>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" t="s">
-        <v>1772</v>
+        <v>1770</v>
       </c>
       <c r="B640" t="s">
-        <v>1773</v>
+        <v>1771</v>
       </c>
       <c r="C640" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D640" t="s">
         <v>38</v>
       </c>
       <c r="E640" t="s">
         <v>14</v>
       </c>
       <c r="F640" t="s">
-        <v>760</v>
+        <v>289</v>
       </c>
       <c r="G640" t="s">
         <v>32</v>
       </c>
       <c r="H640" t="s">
-        <v>1564</v>
+        <v>74</v>
       </c>
       <c r="I640">
         <v>2</v>
       </c>
       <c r="J640" t="s">
-        <v>1774</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" t="s">
-        <v>1772</v>
+        <v>1770</v>
       </c>
       <c r="B641" t="s">
         <v>1773</v>
       </c>
       <c r="C641" t="s">
-        <v>1758</v>
+        <v>70</v>
       </c>
       <c r="D641" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E641" t="s">
         <v>14</v>
       </c>
       <c r="F641" t="s">
-        <v>760</v>
+        <v>289</v>
       </c>
       <c r="G641" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H641" t="s">
-        <v>1564</v>
+        <v>403</v>
       </c>
       <c r="I641">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J641" t="s">
         <v>1774</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" t="s">
         <v>1775</v>
       </c>
       <c r="B642" t="s">
         <v>1776</v>
       </c>
       <c r="C642" t="s">
-        <v>1550</v>
+        <v>114</v>
       </c>
       <c r="D642" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E642" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F642" t="s">
-        <v>832</v>
+        <v>1777</v>
       </c>
       <c r="G642" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H642" t="s">
-        <v>196</v>
+        <v>74</v>
       </c>
       <c r="I642">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J642" t="s">
+        <v>1778</v>
       </c>
     </row>
     <row r="643" spans="1:10">
       <c r="A643" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="B643" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="C643" t="s">
-        <v>661</v>
+        <v>24</v>
       </c>
       <c r="D643" t="s">
         <v>38</v>
       </c>
       <c r="E643" t="s">
         <v>14</v>
       </c>
       <c r="F643" t="s">
-        <v>1544</v>
+        <v>756</v>
       </c>
       <c r="G643" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H643" t="s">
-        <v>53</v>
+        <v>1554</v>
       </c>
       <c r="I643">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J643" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="B644" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="C644" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="D644" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E644" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F644" t="s">
-        <v>289</v>
+        <v>311</v>
       </c>
       <c r="G644" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H644" t="s">
         <v>74</v>
       </c>
       <c r="I644">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J644" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="B645" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="C645" t="s">
-        <v>70</v>
+        <v>1096</v>
       </c>
       <c r="D645" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E645" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F645" t="s">
-        <v>289</v>
+        <v>1777</v>
       </c>
       <c r="G645" t="s">
         <v>41</v>
       </c>
       <c r="H645" t="s">
-        <v>403</v>
+        <v>74</v>
       </c>
       <c r="I645">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J645" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="646" spans="1:10">
       <c r="A646" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="B646" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="C646" t="s">
-        <v>114</v>
+        <v>176</v>
       </c>
       <c r="D646" t="s">
         <v>13</v>
       </c>
       <c r="E646" t="s">
         <v>83</v>
       </c>
       <c r="F646" t="s">
-        <v>1787</v>
+        <v>311</v>
       </c>
       <c r="G646" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H646" t="s">
-        <v>74</v>
+        <v>792</v>
       </c>
       <c r="I646">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1788</v>
+        <v>0</v>
       </c>
     </row>
     <row r="647" spans="1:10">
       <c r="A647" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B647" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="C647" t="s">
         <v>24</v>
       </c>
       <c r="D647" t="s">
         <v>38</v>
       </c>
       <c r="E647" t="s">
         <v>14</v>
       </c>
       <c r="F647" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="G647" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H647" t="s">
-        <v>1564</v>
+        <v>683</v>
       </c>
       <c r="I647">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1791</v>
+        <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" t="s">
         <v>386</v>
       </c>
       <c r="B648" t="s">
         <v>1792</v>
       </c>
       <c r="C648" t="s">
-        <v>1470</v>
+        <v>176</v>
       </c>
       <c r="D648" t="s">
         <v>13</v>
       </c>
       <c r="E648" t="s">
         <v>83</v>
       </c>
       <c r="F648" t="s">
         <v>311</v>
       </c>
       <c r="G648" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H648" t="s">
+        <v>42</v>
+      </c>
+      <c r="I648">
+        <v>3</v>
+      </c>
+      <c r="J648" t="s">
         <v>1793</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:10">
       <c r="A649" t="s">
-        <v>1578</v>
+        <v>1794</v>
       </c>
       <c r="B649" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C649" t="s">
         <v>24</v>
       </c>
       <c r="D649" t="s">
         <v>38</v>
       </c>
       <c r="E649" t="s">
         <v>14</v>
       </c>
       <c r="F649" t="s">
-        <v>832</v>
+        <v>46</v>
       </c>
       <c r="G649" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H649" t="s">
-        <v>74</v>
+        <v>1270</v>
       </c>
       <c r="I649">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J649" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="650" spans="1:10">
       <c r="A650" t="s">
-        <v>1796</v>
+        <v>1788</v>
       </c>
       <c r="B650" t="s">
         <v>1797</v>
       </c>
       <c r="C650" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="D650" t="s">
         <v>13</v>
       </c>
       <c r="E650" t="s">
         <v>83</v>
       </c>
       <c r="F650" t="s">
-        <v>311</v>
+        <v>1777</v>
       </c>
       <c r="G650" t="s">
         <v>41</v>
       </c>
       <c r="H650" t="s">
         <v>74</v>
       </c>
       <c r="I650">
         <v>3</v>
       </c>
       <c r="J650" t="s">
         <v>1798</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" t="s">
         <v>1799</v>
       </c>
       <c r="B651" t="s">
         <v>1800</v>
       </c>
       <c r="C651" t="s">
-        <v>1100</v>
+        <v>70</v>
       </c>
       <c r="D651" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E651" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F651" t="s">
-        <v>1787</v>
+        <v>289</v>
       </c>
       <c r="G651" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H651" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I651">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J651" t="s">
         <v>1801</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" t="s">
         <v>1802</v>
       </c>
       <c r="B652" t="s">
         <v>1803</v>
       </c>
       <c r="C652" t="s">
-        <v>176</v>
+        <v>70</v>
       </c>
       <c r="D652" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E652" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F652" t="s">
-        <v>311</v>
+        <v>815</v>
       </c>
       <c r="G652" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H652" t="s">
-        <v>796</v>
+        <v>640</v>
       </c>
       <c r="I652">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J652" t="s">
+        <v>1804</v>
       </c>
     </row>
     <row r="653" spans="1:10">
       <c r="A653" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="B653" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="C653" t="s">
-        <v>24</v>
+        <v>1460</v>
       </c>
       <c r="D653" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E653" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F653" t="s">
-        <v>760</v>
+        <v>1777</v>
       </c>
       <c r="G653" t="s">
         <v>16</v>
       </c>
       <c r="H653" t="s">
-        <v>687</v>
+        <v>192</v>
       </c>
       <c r="I653">
         <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:10">
       <c r="A654" t="s">
-        <v>386</v>
+        <v>301</v>
       </c>
       <c r="B654" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="C654" t="s">
-        <v>176</v>
+        <v>31</v>
       </c>
       <c r="D654" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E654" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F654" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="G654" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H654" t="s">
-        <v>42</v>
+        <v>196</v>
       </c>
       <c r="I654">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J654" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="655" spans="1:10">
       <c r="A655" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="B655" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="C655" t="s">
-        <v>24</v>
+        <v>176</v>
       </c>
       <c r="D655" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E655" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F655" t="s">
-        <v>46</v>
+        <v>311</v>
       </c>
       <c r="G655" t="s">
         <v>16</v>
       </c>
       <c r="H655" t="s">
-        <v>1280</v>
+        <v>792</v>
       </c>
       <c r="I655">
         <v>0</v>
       </c>
-      <c r="J655" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="656" spans="1:10">
       <c r="A656" t="s">
-        <v>1802</v>
+        <v>1811</v>
       </c>
       <c r="B656" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="C656" t="s">
-        <v>133</v>
+        <v>223</v>
       </c>
       <c r="D656" t="s">
         <v>13</v>
       </c>
       <c r="E656" t="s">
         <v>83</v>
       </c>
       <c r="F656" t="s">
-        <v>1787</v>
+        <v>311</v>
       </c>
       <c r="G656" t="s">
         <v>41</v>
       </c>
       <c r="H656" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="I656">
         <v>3</v>
       </c>
       <c r="J656" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="657" spans="1:10">
       <c r="A657" t="s">
-        <v>1813</v>
+        <v>1411</v>
       </c>
       <c r="B657" t="s">
         <v>1814</v>
       </c>
       <c r="C657" t="s">
         <v>70</v>
       </c>
       <c r="D657" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E657" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F657" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="G657" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H657" t="s">
-        <v>177</v>
+        <v>1270</v>
       </c>
       <c r="I657">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1815</v>
+        <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:10">
       <c r="A658" t="s">
-        <v>1816</v>
+        <v>301</v>
       </c>
       <c r="B658" t="s">
-        <v>1817</v>
+        <v>1815</v>
       </c>
       <c r="C658" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D658" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E658" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F658" t="s">
-        <v>819</v>
+        <v>301</v>
       </c>
       <c r="G658" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H658" t="s">
-        <v>644</v>
+        <v>683</v>
       </c>
       <c r="I658">
         <v>4</v>
       </c>
       <c r="J658" t="s">
-        <v>1818</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="659" spans="1:10">
       <c r="A659" t="s">
-        <v>1819</v>
+        <v>1817</v>
       </c>
       <c r="B659" t="s">
-        <v>1820</v>
+        <v>1818</v>
       </c>
       <c r="C659" t="s">
-        <v>1470</v>
+        <v>230</v>
       </c>
       <c r="D659" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E659" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F659" t="s">
-        <v>1787</v>
+        <v>15</v>
       </c>
       <c r="G659" t="s">
         <v>16</v>
       </c>
       <c r="H659" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="I659">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" t="s">
-        <v>301</v>
+        <v>1819</v>
       </c>
       <c r="B660" t="s">
-        <v>1821</v>
+        <v>1820</v>
       </c>
       <c r="C660" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D660" t="s">
         <v>25</v>
       </c>
       <c r="E660" t="s">
         <v>78</v>
       </c>
       <c r="F660" t="s">
         <v>301</v>
       </c>
       <c r="G660" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H660" t="s">
-        <v>196</v>
+        <v>74</v>
       </c>
       <c r="I660">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J660" t="s">
-        <v>1822</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B661" t="s">
         <v>1823</v>
       </c>
-      <c r="B661" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C661" t="s">
-        <v>176</v>
+        <v>310</v>
       </c>
       <c r="D661" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E661" t="s">
         <v>83</v>
       </c>
       <c r="F661" t="s">
         <v>311</v>
       </c>
       <c r="G661" t="s">
         <v>16</v>
       </c>
       <c r="H661" t="s">
-        <v>796</v>
+        <v>192</v>
       </c>
       <c r="I661">
         <v>0</v>
+      </c>
+      <c r="J661" t="s">
+        <v>1824</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" t="s">
         <v>1825</v>
       </c>
       <c r="B662" t="s">
         <v>1826</v>
       </c>
       <c r="C662" t="s">
-        <v>223</v>
+        <v>24</v>
       </c>
       <c r="D662" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E662" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F662" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="G662" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H662" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="I662">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J662" t="s">
         <v>1827</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" t="s">
-        <v>1421</v>
+        <v>1403</v>
       </c>
       <c r="B663" t="s">
         <v>1828</v>
       </c>
       <c r="C663" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D663" t="s">
         <v>25</v>
       </c>
       <c r="E663" t="s">
         <v>78</v>
       </c>
       <c r="F663" t="s">
         <v>301</v>
       </c>
       <c r="G663" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H663" t="s">
-        <v>1280</v>
+        <v>74</v>
       </c>
       <c r="I663">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J663" t="s">
+        <v>1829</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" t="s">
-        <v>301</v>
+        <v>1809</v>
       </c>
       <c r="B664" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="C664" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="D664" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E664" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F664" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="G664" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H664" t="s">
-        <v>687</v>
+        <v>558</v>
       </c>
       <c r="I664">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J664" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B665" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="C665" t="s">
-        <v>230</v>
+        <v>122</v>
       </c>
       <c r="D665" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E665" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F665" t="s">
-        <v>15</v>
+        <v>311</v>
       </c>
       <c r="G665" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H665" t="s">
-        <v>196</v>
+        <v>42</v>
       </c>
       <c r="I665">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J665" t="s">
+        <v>1834</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" t="s">
-        <v>1833</v>
+        <v>301</v>
       </c>
       <c r="B666" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="C666" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D666" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E666" t="s">
         <v>78</v>
       </c>
       <c r="F666" t="s">
         <v>301</v>
       </c>
       <c r="G666" t="s">
         <v>32</v>
       </c>
       <c r="H666" t="s">
         <v>74</v>
       </c>
       <c r="I666">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J666" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" t="s">
-        <v>1836</v>
+        <v>1178</v>
       </c>
       <c r="B667" t="s">
         <v>1837</v>
       </c>
       <c r="C667" t="s">
-        <v>310</v>
+        <v>109</v>
       </c>
       <c r="D667" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E667" t="s">
         <v>83</v>
       </c>
       <c r="F667" t="s">
         <v>311</v>
       </c>
       <c r="G667" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H667" t="s">
-        <v>192</v>
+        <v>74</v>
       </c>
       <c r="I667">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J667" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" t="s">
         <v>1839</v>
       </c>
       <c r="B668" t="s">
         <v>1840</v>
       </c>
       <c r="C668" t="s">
-        <v>24</v>
+        <v>1132</v>
       </c>
       <c r="D668" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E668" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F668" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="G668" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H668" t="s">
-        <v>74</v>
+        <v>192</v>
       </c>
       <c r="I668">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J668" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" t="s">
-        <v>1413</v>
+        <v>1839</v>
       </c>
       <c r="B669" t="s">
         <v>1842</v>
       </c>
       <c r="C669" t="s">
-        <v>24</v>
+        <v>1460</v>
       </c>
       <c r="D669" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E669" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F669" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="G669" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H669" t="s">
         <v>74</v>
       </c>
       <c r="I669">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J669" t="s">
         <v>1843</v>
       </c>
     </row>
     <row r="670" spans="1:10">
       <c r="A670" t="s">
-        <v>1823</v>
+        <v>1844</v>
       </c>
       <c r="B670" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C670" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="D670" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E670" t="s">
         <v>83</v>
       </c>
       <c r="F670" t="s">
-        <v>311</v>
+        <v>1178</v>
       </c>
       <c r="G670" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H670" t="s">
-        <v>562</v>
+        <v>192</v>
       </c>
       <c r="I670">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1845</v>
+        <v>0</v>
       </c>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" t="s">
         <v>1846</v>
       </c>
       <c r="B671" t="s">
         <v>1847</v>
       </c>
       <c r="C671" t="s">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="D671" t="s">
         <v>38</v>
       </c>
       <c r="E671" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F671" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="G671" t="s">
         <v>41</v>
       </c>
       <c r="H671" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="I671">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J671" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" t="s">
-        <v>301</v>
+        <v>1849</v>
       </c>
       <c r="B672" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="C672" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="D672" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E672" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F672" t="s">
-        <v>301</v>
+        <v>1454</v>
       </c>
       <c r="G672" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H672" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="I672">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J672" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" t="s">
-        <v>1188</v>
+        <v>386</v>
       </c>
       <c r="B673" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="C673" t="s">
-        <v>109</v>
+        <v>1096</v>
       </c>
       <c r="D673" t="s">
         <v>13</v>
       </c>
       <c r="E673" t="s">
         <v>83</v>
       </c>
       <c r="F673" t="s">
         <v>311</v>
       </c>
       <c r="G673" t="s">
         <v>41</v>
       </c>
       <c r="H673" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="I673">
         <v>3</v>
       </c>
       <c r="J673" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="B674" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="C674" t="s">
-        <v>1142</v>
+        <v>122</v>
       </c>
       <c r="D674" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E674" t="s">
         <v>83</v>
       </c>
       <c r="F674" t="s">
-        <v>311</v>
+        <v>380</v>
       </c>
       <c r="G674" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H674" t="s">
-        <v>192</v>
+        <v>42</v>
       </c>
       <c r="I674">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J674" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="675" spans="1:10">
       <c r="A675" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="B675" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="C675" t="s">
-        <v>1470</v>
+        <v>310</v>
       </c>
       <c r="D675" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E675" t="s">
         <v>83</v>
       </c>
       <c r="F675" t="s">
-        <v>311</v>
+        <v>380</v>
       </c>
       <c r="G675" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H675" t="s">
         <v>74</v>
       </c>
       <c r="I675">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J675" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="B676" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="C676" t="s">
         <v>109</v>
       </c>
       <c r="D676" t="s">
         <v>13</v>
       </c>
       <c r="E676" t="s">
         <v>83</v>
       </c>
       <c r="F676" t="s">
-        <v>1188</v>
+        <v>311</v>
       </c>
       <c r="G676" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H676" t="s">
-        <v>192</v>
+        <v>74</v>
       </c>
       <c r="I676">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J676" t="s">
+        <v>1862</v>
       </c>
     </row>
     <row r="677" spans="1:10">
       <c r="A677" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
       <c r="B677" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
       <c r="C677" t="s">
-        <v>70</v>
+        <v>1460</v>
       </c>
       <c r="D677" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E677" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F677" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="G677" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H677" t="s">
-        <v>53</v>
+        <v>1865</v>
       </c>
       <c r="I677">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1862</v>
+        <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:10">
       <c r="A678" t="s">
-        <v>1863</v>
+        <v>1866</v>
       </c>
       <c r="B678" t="s">
-        <v>1864</v>
+        <v>1867</v>
       </c>
       <c r="C678" t="s">
-        <v>114</v>
+        <v>310</v>
       </c>
       <c r="D678" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E678" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="F678" t="s">
-        <v>1464</v>
+        <v>311</v>
       </c>
       <c r="G678" t="s">
         <v>41</v>
       </c>
       <c r="H678" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I678">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J678" t="s">
-        <v>1865</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="679" spans="1:10">
       <c r="A679" t="s">
-        <v>386</v>
+        <v>1869</v>
       </c>
       <c r="B679" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="C679" t="s">
-        <v>1100</v>
+        <v>24</v>
       </c>
       <c r="D679" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E679" t="s">
         <v>83</v>
       </c>
       <c r="F679" t="s">
         <v>311</v>
       </c>
       <c r="G679" t="s">
         <v>41</v>
       </c>
       <c r="H679" t="s">
-        <v>42</v>
+        <v>683</v>
       </c>
       <c r="I679">
         <v>3</v>
       </c>
       <c r="J679" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="680" spans="1:10">
       <c r="A680" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
       <c r="B680" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="C680" t="s">
         <v>122</v>
       </c>
       <c r="D680" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E680" t="s">
         <v>83</v>
       </c>
       <c r="F680" t="s">
         <v>380</v>
       </c>
       <c r="G680" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H680" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I680">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J680" t="s">
-        <v>1870</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="681" spans="1:10">
       <c r="A681" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="B681" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="C681" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D681" t="s">
         <v>25</v>
       </c>
       <c r="E681" t="s">
         <v>83</v>
       </c>
       <c r="F681" t="s">
-        <v>380</v>
+        <v>311</v>
       </c>
       <c r="G681" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H681" t="s">
         <v>74</v>
       </c>
       <c r="I681">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J681" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="682" spans="1:10">
       <c r="A682" t="s">
-        <v>1874</v>
+        <v>1878</v>
       </c>
       <c r="B682" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
       <c r="C682" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D682" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E682" t="s">
         <v>83</v>
       </c>
       <c r="F682" t="s">
-        <v>311</v>
+        <v>380</v>
       </c>
       <c r="G682" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H682" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I682">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J682" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="B683" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="C683" t="s">
-        <v>1470</v>
+        <v>122</v>
       </c>
       <c r="D683" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E683" t="s">
         <v>83</v>
       </c>
       <c r="F683" t="s">
         <v>311</v>
       </c>
       <c r="G683" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H683" t="s">
-        <v>1793</v>
+        <v>42</v>
       </c>
       <c r="I683">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J683" t="s">
+        <v>1883</v>
       </c>
     </row>
     <row r="684" spans="1:10">
       <c r="A684" t="s">
-        <v>1879</v>
+        <v>1884</v>
       </c>
       <c r="B684" t="s">
-        <v>1880</v>
+        <v>1885</v>
       </c>
       <c r="C684" t="s">
         <v>310</v>
       </c>
       <c r="D684" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E684" t="s">
         <v>83</v>
       </c>
       <c r="F684" t="s">
-        <v>311</v>
+        <v>380</v>
       </c>
       <c r="G684" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H684" t="s">
-        <v>74</v>
+        <v>1267</v>
       </c>
       <c r="I684">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J684" t="s">
-        <v>1881</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" t="s">
-        <v>1882</v>
+        <v>1887</v>
       </c>
       <c r="B685" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="C685" t="s">
         <v>24</v>
       </c>
       <c r="D685" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E685" t="s">
         <v>83</v>
       </c>
       <c r="F685" t="s">
         <v>311</v>
       </c>
       <c r="G685" t="s">
         <v>41</v>
       </c>
       <c r="H685" t="s">
-        <v>687</v>
+        <v>74</v>
       </c>
       <c r="I685">
         <v>3</v>
       </c>
       <c r="J685" t="s">
-        <v>1884</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
       <c r="B686" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
       <c r="C686" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D686" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E686" t="s">
         <v>83</v>
       </c>
       <c r="F686" t="s">
-        <v>380</v>
+        <v>1892</v>
       </c>
       <c r="G686" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H686" t="s">
-        <v>74</v>
+        <v>1294</v>
       </c>
       <c r="I686">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J686" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="687" spans="1:10">
       <c r="A687" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="B687" t="s">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="C687" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D687" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E687" t="s">
         <v>83</v>
       </c>
       <c r="F687" t="s">
-        <v>311</v>
+        <v>1895</v>
       </c>
       <c r="G687" t="s">
         <v>41</v>
       </c>
       <c r="H687" t="s">
-        <v>74</v>
+        <v>1294</v>
       </c>
       <c r="I687">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J687" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" t="s">
-        <v>1891</v>
+        <v>1897</v>
       </c>
       <c r="B688" t="s">
-        <v>1892</v>
+        <v>1898</v>
       </c>
       <c r="C688" t="s">
         <v>122</v>
       </c>
       <c r="D688" t="s">
         <v>38</v>
       </c>
       <c r="E688" t="s">
         <v>83</v>
       </c>
       <c r="F688" t="s">
-        <v>380</v>
+        <v>324</v>
       </c>
       <c r="G688" t="s">
         <v>32</v>
       </c>
       <c r="H688" t="s">
-        <v>147</v>
+        <v>74</v>
       </c>
       <c r="I688">
         <v>2</v>
       </c>
       <c r="J688" t="s">
-        <v>1893</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" t="s">
-        <v>1894</v>
+        <v>1900</v>
       </c>
       <c r="B689" t="s">
-        <v>1895</v>
+        <v>1901</v>
       </c>
       <c r="C689" t="s">
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="D689" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E689" t="s">
         <v>83</v>
       </c>
       <c r="F689" t="s">
         <v>311</v>
       </c>
       <c r="G689" t="s">
         <v>41</v>
       </c>
       <c r="H689" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="I689">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J689" t="s">
-        <v>1896</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="690" spans="1:10">
       <c r="A690" t="s">
-        <v>1897</v>
+        <v>1903</v>
       </c>
       <c r="B690" t="s">
-        <v>1898</v>
+        <v>1904</v>
       </c>
       <c r="C690" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="D690" t="s">
         <v>38</v>
       </c>
       <c r="E690" t="s">
         <v>83</v>
       </c>
       <c r="F690" t="s">
-        <v>380</v>
+        <v>1895</v>
       </c>
       <c r="G690" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H690" t="s">
-        <v>1277</v>
+        <v>1105</v>
       </c>
       <c r="I690">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J690" t="s">
-        <v>1899</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" t="s">
-        <v>1900</v>
+        <v>1906</v>
       </c>
       <c r="B691" t="s">
-        <v>1901</v>
+        <v>1907</v>
       </c>
       <c r="C691" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D691" t="s">
         <v>38</v>
       </c>
       <c r="E691" t="s">
         <v>83</v>
       </c>
       <c r="F691" t="s">
         <v>311</v>
       </c>
       <c r="G691" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H691" t="s">
-        <v>74</v>
+        <v>1294</v>
       </c>
       <c r="I691">
         <v>3</v>
       </c>
       <c r="J691" t="s">
-        <v>1902</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" t="s">
-        <v>1903</v>
+        <v>1909</v>
       </c>
       <c r="B692" t="s">
-        <v>1904</v>
+        <v>1910</v>
       </c>
       <c r="C692" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="D692" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E692" t="s">
         <v>83</v>
       </c>
       <c r="F692" t="s">
-        <v>1905</v>
+        <v>1895</v>
       </c>
       <c r="G692" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H692" t="s">
-        <v>1304</v>
+        <v>1105</v>
       </c>
       <c r="I692">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J692" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="693" spans="1:10">
       <c r="A693" t="s">
-        <v>1905</v>
+        <v>1912</v>
       </c>
       <c r="B693" t="s">
-        <v>1907</v>
+        <v>1913</v>
       </c>
       <c r="C693" t="s">
-        <v>310</v>
+        <v>718</v>
       </c>
       <c r="D693" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E693" t="s">
         <v>83</v>
       </c>
       <c r="F693" t="s">
-        <v>1908</v>
+        <v>1914</v>
       </c>
       <c r="G693" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H693" t="s">
-        <v>1304</v>
+        <v>162</v>
       </c>
       <c r="I693">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1909</v>
+        <v>0</v>
       </c>
     </row>
     <row r="694" spans="1:10">
       <c r="A694" t="s">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="B694" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="C694" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D694" t="s">
         <v>38</v>
       </c>
       <c r="E694" t="s">
         <v>83</v>
       </c>
       <c r="F694" t="s">
-        <v>324</v>
+        <v>1178</v>
       </c>
       <c r="G694" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H694" t="s">
-        <v>74</v>
+        <v>192</v>
       </c>
       <c r="I694">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J694" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="B695" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="C695" t="s">
-        <v>31</v>
+        <v>310</v>
       </c>
       <c r="D695" t="s">
         <v>38</v>
       </c>
       <c r="E695" t="s">
         <v>83</v>
       </c>
       <c r="F695" t="s">
         <v>311</v>
       </c>
       <c r="G695" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H695" t="s">
-        <v>53</v>
+        <v>1197</v>
       </c>
       <c r="I695">
         <v>3</v>
       </c>
       <c r="J695" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="B696" t="s">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="C696" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
       <c r="D696" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E696" t="s">
         <v>83</v>
       </c>
       <c r="F696" t="s">
-        <v>1908</v>
+        <v>1922</v>
       </c>
       <c r="G696" t="s">
         <v>16</v>
       </c>
       <c r="H696" t="s">
-        <v>1116</v>
+        <v>1270</v>
       </c>
       <c r="I696">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1918</v>
+        <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" t="s">
-        <v>1919</v>
+        <v>1875</v>
       </c>
       <c r="B697" t="s">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="C697" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D697" t="s">
         <v>38</v>
       </c>
       <c r="E697" t="s">
         <v>83</v>
       </c>
       <c r="F697" t="s">
         <v>311</v>
       </c>
       <c r="G697" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H697" t="s">
-        <v>1304</v>
+        <v>74</v>
       </c>
       <c r="I697">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J697" t="s">
-        <v>1921</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="B698" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="C698" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
       <c r="D698" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E698" t="s">
         <v>83</v>
       </c>
       <c r="F698" t="s">
-        <v>1908</v>
+        <v>1914</v>
       </c>
       <c r="G698" t="s">
         <v>16</v>
       </c>
       <c r="H698" t="s">
-        <v>1116</v>
+        <v>1270</v>
       </c>
       <c r="I698">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1924</v>
+        <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:10">
       <c r="A699" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="B699" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="C699" t="s">
-        <v>722</v>
+        <v>180</v>
       </c>
       <c r="D699" t="s">
         <v>13</v>
       </c>
       <c r="E699" t="s">
         <v>83</v>
       </c>
       <c r="F699" t="s">
-        <v>1927</v>
+        <v>1914</v>
       </c>
       <c r="G699" t="s">
         <v>16</v>
       </c>
       <c r="H699" t="s">
-        <v>162</v>
+        <v>1270</v>
       </c>
       <c r="I699">
         <v>0</v>
       </c>
+      <c r="J699" t="s">
+        <v>1929</v>
+      </c>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="B700" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="C700" t="s">
-        <v>310</v>
+        <v>31</v>
       </c>
       <c r="D700" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E700" t="s">
         <v>83</v>
       </c>
       <c r="F700" t="s">
-        <v>1188</v>
+        <v>1932</v>
       </c>
       <c r="G700" t="s">
         <v>16</v>
       </c>
       <c r="H700" t="s">
-        <v>192</v>
+        <v>1270</v>
       </c>
       <c r="I700">
         <v>0</v>
       </c>
-      <c r="J700" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" t="s">
-        <v>1874</v>
+        <v>1881</v>
       </c>
       <c r="B701" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="C701" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D701" t="s">
         <v>38</v>
       </c>
       <c r="E701" t="s">
         <v>83</v>
       </c>
       <c r="F701" t="s">
         <v>311</v>
       </c>
       <c r="G701" t="s">
         <v>16</v>
       </c>
       <c r="H701" t="s">
-        <v>1207</v>
+        <v>42</v>
       </c>
       <c r="I701">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J701" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" t="s">
-        <v>1933</v>
+        <v>326</v>
       </c>
       <c r="B702" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="C702" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="D702" t="s">
         <v>13</v>
       </c>
       <c r="E702" t="s">
         <v>83</v>
       </c>
       <c r="F702" t="s">
-        <v>1935</v>
+        <v>326</v>
       </c>
       <c r="G702" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H702" t="s">
-        <v>1280</v>
+        <v>74</v>
       </c>
       <c r="I702">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J702" t="s">
+        <v>1936</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" t="s">
-        <v>1888</v>
+        <v>1937</v>
       </c>
       <c r="B703" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="C703" t="s">
-        <v>122</v>
+        <v>176</v>
       </c>
       <c r="D703" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E703" t="s">
         <v>83</v>
       </c>
       <c r="F703" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="G703" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H703" t="s">
-        <v>74</v>
+        <v>1270</v>
       </c>
       <c r="I703">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J703" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="B704" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="C704" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="D704" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E704" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F704" t="s">
-        <v>1927</v>
+        <v>756</v>
       </c>
       <c r="G704" t="s">
         <v>16</v>
       </c>
       <c r="H704" t="s">
-        <v>1280</v>
+        <v>74</v>
       </c>
       <c r="I704">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" t="s">
-        <v>1940</v>
+        <v>1712</v>
       </c>
       <c r="B705" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="C705" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="D705" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E705" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F705" t="s">
-        <v>1927</v>
+        <v>1534</v>
       </c>
       <c r="G705" t="s">
         <v>16</v>
       </c>
       <c r="H705" t="s">
-        <v>1280</v>
+        <v>74</v>
       </c>
       <c r="I705">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" t="s">
         <v>1943</v>
       </c>
       <c r="B706" t="s">
         <v>1944</v>
       </c>
       <c r="C706" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D706" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E706" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F706" t="s">
+        <v>756</v>
+      </c>
+      <c r="G706" t="s">
+        <v>32</v>
+      </c>
+      <c r="H706" t="s">
+        <v>147</v>
+      </c>
+      <c r="I706">
+        <v>2</v>
+      </c>
+      <c r="J706" t="s">
         <v>1945</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" t="s">
-        <v>1894</v>
+        <v>326</v>
       </c>
       <c r="B707" t="s">
         <v>1946</v>
       </c>
       <c r="C707" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D707" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E707" t="s">
         <v>83</v>
       </c>
       <c r="F707" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="G707" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H707" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I707">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J707" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="708" spans="1:10">
       <c r="A708" t="s">
-        <v>326</v>
+        <v>1307</v>
       </c>
       <c r="B708" t="s">
         <v>1948</v>
       </c>
       <c r="C708" t="s">
-        <v>12</v>
+        <v>310</v>
       </c>
       <c r="D708" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E708" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F708" t="s">
-        <v>326</v>
+        <v>756</v>
       </c>
       <c r="G708" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H708" t="s">
-        <v>74</v>
+        <v>1267</v>
       </c>
       <c r="I708">
         <v>3</v>
       </c>
       <c r="J708" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" t="s">
+        <v>326</v>
+      </c>
+      <c r="B709" t="s">
         <v>1950</v>
       </c>
-      <c r="B709" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C709" t="s">
-        <v>176</v>
+        <v>310</v>
       </c>
       <c r="D709" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E709" t="s">
         <v>83</v>
       </c>
       <c r="F709" t="s">
         <v>326</v>
       </c>
       <c r="G709" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H709" t="s">
-        <v>1280</v>
+        <v>74</v>
       </c>
       <c r="I709">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J709" t="s">
-        <v>1952</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="710" spans="1:10">
       <c r="A710" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B710" t="s">
         <v>1953</v>
       </c>
-      <c r="B710" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C710" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D710" t="s">
         <v>38</v>
       </c>
       <c r="E710" t="s">
         <v>14</v>
       </c>
       <c r="F710" t="s">
-        <v>760</v>
+        <v>1534</v>
       </c>
       <c r="G710" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H710" t="s">
-        <v>74</v>
+        <v>1954</v>
       </c>
       <c r="I710">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J710" t="s">
+        <v>1955</v>
       </c>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" t="s">
-        <v>1722</v>
+        <v>326</v>
       </c>
       <c r="B711" t="s">
-        <v>1955</v>
+        <v>1946</v>
       </c>
       <c r="C711" t="s">
-        <v>61</v>
+        <v>1956</v>
       </c>
       <c r="D711" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E711" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F711" t="s">
-        <v>1544</v>
+        <v>326</v>
       </c>
       <c r="G711" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H711" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I711">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J711" t="s">
+        <v>1957</v>
       </c>
     </row>
     <row r="712" spans="1:10">
       <c r="A712" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="B712" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="C712" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="D712" t="s">
         <v>38</v>
       </c>
       <c r="E712" t="s">
         <v>14</v>
       </c>
       <c r="F712" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="G712" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H712" t="s">
-        <v>147</v>
+        <v>74</v>
       </c>
       <c r="I712">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1958</v>
+        <v>0</v>
       </c>
     </row>
     <row r="713" spans="1:10">
       <c r="A713" t="s">
         <v>326</v>
       </c>
       <c r="B713" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="C713" t="s">
-        <v>310</v>
+        <v>51</v>
       </c>
       <c r="D713" t="s">
         <v>25</v>
       </c>
       <c r="E713" t="s">
         <v>83</v>
       </c>
       <c r="F713" t="s">
         <v>326</v>
       </c>
       <c r="G713" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H713" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="I713">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J713" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="714" spans="1:10">
       <c r="A714" t="s">
-        <v>1317</v>
+        <v>1962</v>
       </c>
       <c r="B714" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="C714" t="s">
         <v>310</v>
       </c>
       <c r="D714" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E714" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F714" t="s">
-        <v>760</v>
+        <v>324</v>
       </c>
       <c r="G714" t="s">
         <v>16</v>
       </c>
       <c r="H714" t="s">
-        <v>1277</v>
+        <v>1964</v>
       </c>
       <c r="I714">
         <v>3</v>
       </c>
       <c r="J714" t="s">
-        <v>1962</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="715" spans="1:10">
       <c r="A715" t="s">
-        <v>326</v>
+        <v>1962</v>
       </c>
       <c r="B715" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="C715" t="s">
         <v>310</v>
       </c>
       <c r="D715" t="s">
         <v>38</v>
       </c>
       <c r="E715" t="s">
         <v>83</v>
       </c>
       <c r="F715" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="G715" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H715" t="s">
-        <v>74</v>
+        <v>1964</v>
       </c>
       <c r="I715">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J715" t="s">
-        <v>1964</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="716" spans="1:10">
       <c r="A716" t="s">
-        <v>1965</v>
+        <v>326</v>
       </c>
       <c r="B716" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="C716" t="s">
-        <v>70</v>
+        <v>1956</v>
       </c>
       <c r="D716" t="s">
         <v>38</v>
       </c>
       <c r="E716" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F716" t="s">
-        <v>1544</v>
+        <v>326</v>
       </c>
       <c r="G716" t="s">
         <v>32</v>
       </c>
       <c r="H716" t="s">
-        <v>1967</v>
+        <v>147</v>
       </c>
       <c r="I716">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J716" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B717" t="s">
-        <v>1959</v>
+        <v>1970</v>
       </c>
       <c r="C717" t="s">
-        <v>1969</v>
+        <v>310</v>
       </c>
       <c r="D717" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E717" t="s">
         <v>83</v>
       </c>
       <c r="F717" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="G717" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H717" t="s">
-        <v>147</v>
+        <v>1964</v>
       </c>
       <c r="I717">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J717" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="B718" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="C718" t="s">
-        <v>61</v>
+        <v>1738</v>
       </c>
       <c r="D718" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E718" t="s">
         <v>14</v>
       </c>
       <c r="F718" t="s">
-        <v>832</v>
+        <v>289</v>
       </c>
       <c r="G718" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H718" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="I718">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J718" t="s">
+        <v>1974</v>
       </c>
     </row>
     <row r="719" spans="1:10">
       <c r="A719" t="s">
-        <v>326</v>
+        <v>289</v>
       </c>
       <c r="B719" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="C719" t="s">
-        <v>51</v>
+        <v>310</v>
       </c>
       <c r="D719" t="s">
         <v>25</v>
       </c>
       <c r="E719" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F719" t="s">
-        <v>326</v>
+        <v>289</v>
       </c>
       <c r="G719" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H719" t="s">
-        <v>502</v>
+        <v>1267</v>
       </c>
       <c r="I719">
         <v>4</v>
       </c>
       <c r="J719" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" t="s">
-        <v>1975</v>
+        <v>289</v>
       </c>
       <c r="B720" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="C720" t="s">
-        <v>310</v>
+        <v>61</v>
       </c>
       <c r="D720" t="s">
         <v>25</v>
       </c>
       <c r="E720" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F720" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="G720" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H720" t="s">
-        <v>1977</v>
+        <v>74</v>
       </c>
       <c r="I720">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1978</v>
+        <v>0</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" t="s">
-        <v>1975</v>
+        <v>289</v>
       </c>
       <c r="B721" t="s">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="C721" t="s">
-        <v>310</v>
+        <v>31</v>
       </c>
       <c r="D721" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E721" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F721" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="G721" t="s">
         <v>41</v>
       </c>
       <c r="H721" t="s">
-        <v>1977</v>
+        <v>74</v>
       </c>
       <c r="I721">
         <v>4</v>
       </c>
       <c r="J721" t="s">
-        <v>1980</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="722" spans="1:10">
       <c r="A722" t="s">
-        <v>326</v>
+        <v>289</v>
       </c>
       <c r="B722" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C722" t="s">
+        <v>70</v>
+      </c>
+      <c r="D722" t="s">
+        <v>25</v>
+      </c>
+      <c r="E722" t="s">
+        <v>14</v>
+      </c>
+      <c r="F722" t="s">
+        <v>289</v>
+      </c>
+      <c r="G722" t="s">
+        <v>41</v>
+      </c>
+      <c r="H722" t="s">
+        <v>74</v>
+      </c>
+      <c r="I722">
+        <v>4</v>
+      </c>
+      <c r="J722" t="s">
         <v>1981</v>
-      </c>
-[...22 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="723" spans="1:10">
       <c r="A723" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="B723" t="s">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="C723" t="s">
         <v>310</v>
       </c>
       <c r="D723" t="s">
         <v>38</v>
       </c>
       <c r="E723" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F723" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="G723" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H723" t="s">
-        <v>1977</v>
+        <v>74</v>
       </c>
       <c r="I723">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J723" t="s">
-        <v>1984</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="724" spans="1:10">
       <c r="A724" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B724" t="s">
         <v>1985</v>
       </c>
-      <c r="B724" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C724" t="s">
-        <v>1748</v>
+        <v>61</v>
       </c>
       <c r="D724" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E724" t="s">
         <v>14</v>
       </c>
       <c r="F724" t="s">
-        <v>289</v>
+        <v>46</v>
       </c>
       <c r="G724" t="s">
         <v>41</v>
       </c>
       <c r="H724" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="I724">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1987</v>
+        <v>0</v>
       </c>
     </row>
     <row r="725" spans="1:10">
       <c r="A725" t="s">
         <v>289</v>
       </c>
       <c r="B725" t="s">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="C725" t="s">
-        <v>310</v>
+        <v>61</v>
       </c>
       <c r="D725" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E725" t="s">
         <v>14</v>
       </c>
       <c r="F725" t="s">
         <v>289</v>
       </c>
       <c r="G725" t="s">
         <v>41</v>
       </c>
       <c r="H725" t="s">
-        <v>1277</v>
+        <v>74</v>
       </c>
       <c r="I725">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1989</v>
+        <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" t="s">
-        <v>289</v>
+        <v>1987</v>
       </c>
       <c r="B726" t="s">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="C726" t="s">
-        <v>61</v>
+        <v>180</v>
       </c>
       <c r="D726" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E726" t="s">
         <v>14</v>
       </c>
       <c r="F726" t="s">
-        <v>289</v>
+        <v>15</v>
       </c>
       <c r="G726" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H726" t="s">
         <v>74</v>
       </c>
       <c r="I726">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J726" t="s">
+        <v>1989</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" t="s">
-        <v>289</v>
+        <v>1152</v>
       </c>
       <c r="B727" t="s">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="C727" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D727" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E727" t="s">
         <v>14</v>
       </c>
       <c r="F727" t="s">
-        <v>289</v>
+        <v>15</v>
       </c>
       <c r="G727" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H727" t="s">
-        <v>74</v>
+        <v>360</v>
       </c>
       <c r="I727">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1992</v>
+        <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" t="s">
-        <v>289</v>
+        <v>1152</v>
       </c>
       <c r="B728" t="s">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="C728" t="s">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="D728" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E728" t="s">
         <v>14</v>
       </c>
       <c r="F728" t="s">
-        <v>289</v>
+        <v>15</v>
       </c>
       <c r="G728" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H728" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="I728">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1994</v>
+        <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" t="s">
-        <v>289</v>
+        <v>1992</v>
       </c>
       <c r="B729" t="s">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="C729" t="s">
-        <v>310</v>
+        <v>133</v>
       </c>
       <c r="D729" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E729" t="s">
         <v>14</v>
       </c>
       <c r="F729" t="s">
-        <v>289</v>
+        <v>15</v>
       </c>
       <c r="G729" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H729" t="s">
         <v>74</v>
       </c>
       <c r="I729">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J729" t="s">
-        <v>1996</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C730" t="s">
+        <v>109</v>
+      </c>
+      <c r="D730" t="s">
+        <v>13</v>
+      </c>
+      <c r="E730" t="s">
+        <v>14</v>
+      </c>
+      <c r="F730" t="s">
+        <v>15</v>
+      </c>
+      <c r="G730" t="s">
+        <v>152</v>
+      </c>
+      <c r="H730" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I730">
+        <v>2</v>
+      </c>
+      <c r="J730" t="s">
         <v>1997</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" t="s">
-        <v>289</v>
+        <v>1992</v>
       </c>
       <c r="B731" t="s">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C731" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="D731" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E731" t="s">
         <v>14</v>
       </c>
       <c r="F731" t="s">
-        <v>289</v>
+        <v>15</v>
       </c>
       <c r="G731" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H731" t="s">
         <v>74</v>
       </c>
       <c r="I731">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J731" t="s">
+        <v>1999</v>
       </c>
     </row>
     <row r="732" spans="1:10">
       <c r="A732" t="s">
         <v>2000</v>
       </c>
       <c r="B732" t="s">
         <v>2001</v>
       </c>
       <c r="C732" t="s">
-        <v>180</v>
+        <v>1061</v>
       </c>
       <c r="D732" t="s">
         <v>13</v>
       </c>
       <c r="E732" t="s">
         <v>14</v>
       </c>
       <c r="F732" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G732" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H732" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="I732">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J732" t="s">
         <v>2002</v>
       </c>
     </row>
     <row r="733" spans="1:10">
       <c r="A733" t="s">
-        <v>1162</v>
+        <v>2003</v>
       </c>
       <c r="B733" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="C733" t="s">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="D733" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E733" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F733" t="s">
-        <v>15</v>
+        <v>514</v>
       </c>
       <c r="G733" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H733" t="s">
-        <v>360</v>
+        <v>403</v>
       </c>
       <c r="I733">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J733" t="s">
+        <v>2005</v>
       </c>
     </row>
     <row r="734" spans="1:10">
       <c r="A734" t="s">
-        <v>1162</v>
+        <v>2006</v>
       </c>
       <c r="B734" t="s">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="C734" t="s">
-        <v>180</v>
+        <v>230</v>
       </c>
       <c r="D734" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E734" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F734" t="s">
-        <v>15</v>
+        <v>514</v>
       </c>
       <c r="G734" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="H734" t="s">
-        <v>47</v>
+        <v>153</v>
       </c>
       <c r="I734">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J734" t="s">
+        <v>2008</v>
       </c>
     </row>
     <row r="735" spans="1:10">
       <c r="A735" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="B735" t="s">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="C735" t="s">
-        <v>133</v>
+        <v>24</v>
       </c>
       <c r="D735" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E735" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F735" t="s">
-        <v>15</v>
+        <v>265</v>
       </c>
       <c r="G735" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H735" t="s">
-        <v>74</v>
+        <v>759</v>
       </c>
       <c r="I735">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J735" t="s">
-        <v>2007</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="736" spans="1:10">
       <c r="A736" t="s">
-        <v>2008</v>
+        <v>1152</v>
       </c>
       <c r="B736" t="s">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="C736" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
       <c r="D736" t="s">
         <v>13</v>
       </c>
       <c r="E736" t="s">
         <v>14</v>
       </c>
       <c r="F736" t="s">
         <v>15</v>
       </c>
       <c r="G736" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="H736" t="s">
-        <v>1272</v>
+        <v>360</v>
       </c>
       <c r="I736">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>0</v>
       </c>
     </row>
     <row r="737" spans="1:10">
       <c r="A737" t="s">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="B737" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="C737" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="D737" t="s">
         <v>13</v>
       </c>
       <c r="E737" t="s">
         <v>14</v>
       </c>
       <c r="F737" t="s">
         <v>15</v>
       </c>
       <c r="G737" t="s">
         <v>32</v>
       </c>
       <c r="H737" t="s">
         <v>74</v>
       </c>
       <c r="I737">
         <v>2</v>
       </c>
       <c r="J737" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" t="s">
-        <v>2013</v>
+        <v>1152</v>
       </c>
       <c r="B738" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C738" t="s">
-        <v>1065</v>
+        <v>12</v>
       </c>
       <c r="D738" t="s">
         <v>13</v>
       </c>
       <c r="E738" t="s">
         <v>14</v>
       </c>
       <c r="F738" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G738" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H738" t="s">
-        <v>502</v>
+        <v>360</v>
       </c>
       <c r="I738">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" t="s">
-        <v>2016</v>
+        <v>1152</v>
       </c>
       <c r="B739" t="s">
         <v>2017</v>
       </c>
       <c r="C739" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="D739" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E739" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F739" t="s">
-        <v>518</v>
+        <v>15</v>
       </c>
       <c r="G739" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H739" t="s">
-        <v>403</v>
+        <v>792</v>
       </c>
       <c r="I739">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>0</v>
       </c>
     </row>
     <row r="740" spans="1:10">
       <c r="A740" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B740" t="s">
         <v>2019</v>
       </c>
-      <c r="B740" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C740" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="D740" t="s">
         <v>38</v>
       </c>
       <c r="E740" t="s">
         <v>26</v>
       </c>
       <c r="F740" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="G740" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="H740" t="s">
-        <v>153</v>
+        <v>464</v>
       </c>
       <c r="I740">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>0</v>
       </c>
     </row>
     <row r="741" spans="1:10">
       <c r="A741" t="s">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="B741" t="s">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="C741" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
       <c r="D741" t="s">
         <v>38</v>
       </c>
       <c r="E741" t="s">
         <v>26</v>
       </c>
       <c r="F741" t="s">
         <v>265</v>
       </c>
       <c r="G741" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H741" t="s">
-        <v>763</v>
+        <v>464</v>
       </c>
       <c r="I741">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>0</v>
       </c>
     </row>
     <row r="742" spans="1:10">
       <c r="A742" t="s">
-        <v>1162</v>
+        <v>2022</v>
       </c>
       <c r="B742" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C742" t="s">
+        <v>70</v>
+      </c>
+      <c r="D742" t="s">
+        <v>38</v>
+      </c>
+      <c r="E742" t="s">
+        <v>26</v>
+      </c>
+      <c r="F742" t="s">
+        <v>2024</v>
+      </c>
+      <c r="G742" t="s">
+        <v>41</v>
+      </c>
+      <c r="H742" t="s">
+        <v>497</v>
+      </c>
+      <c r="I742">
+        <v>4</v>
+      </c>
+      <c r="J742" t="s">
         <v>2025</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" t="s">
         <v>2026</v>
       </c>
       <c r="B743" t="s">
         <v>2027</v>
       </c>
       <c r="C743" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D743" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E743" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F743" t="s">
-        <v>15</v>
+        <v>2026</v>
       </c>
       <c r="G743" t="s">
         <v>32</v>
       </c>
       <c r="H743" t="s">
-        <v>74</v>
+        <v>936</v>
       </c>
       <c r="I743">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J743" t="s">
         <v>2028</v>
       </c>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" t="s">
-        <v>1162</v>
+        <v>2029</v>
       </c>
       <c r="B744" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="C744" t="s">
-        <v>12</v>
+        <v>230</v>
       </c>
       <c r="D744" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E744" t="s">
         <v>14</v>
       </c>
       <c r="F744" t="s">
         <v>15</v>
       </c>
       <c r="G744" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H744" t="s">
-        <v>360</v>
+        <v>2031</v>
       </c>
       <c r="I744">
         <v>0</v>
       </c>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" t="s">
-        <v>1162</v>
+        <v>2032</v>
       </c>
       <c r="B745" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
       <c r="C745" t="s">
-        <v>12</v>
+        <v>230</v>
       </c>
       <c r="D745" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E745" t="s">
         <v>14</v>
       </c>
       <c r="F745" t="s">
         <v>15</v>
       </c>
       <c r="G745" t="s">
         <v>16</v>
       </c>
       <c r="H745" t="s">
-        <v>796</v>
+        <v>2031</v>
       </c>
       <c r="I745">
         <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" t="s">
-        <v>2031</v>
+        <v>1152</v>
       </c>
       <c r="B746" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="C746" t="s">
-        <v>215</v>
+        <v>31</v>
       </c>
       <c r="D746" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E746" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F746" t="s">
-        <v>518</v>
+        <v>55</v>
       </c>
       <c r="G746" t="s">
         <v>16</v>
       </c>
       <c r="H746" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
       <c r="I746">
         <v>0</v>
       </c>
     </row>
     <row r="747" spans="1:10">
       <c r="A747" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="B747" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="C747" t="s">
-        <v>215</v>
+        <v>31</v>
       </c>
       <c r="D747" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E747" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F747" t="s">
-        <v>265</v>
+        <v>55</v>
       </c>
       <c r="G747" t="s">
         <v>16</v>
       </c>
       <c r="H747" t="s">
-        <v>464</v>
+        <v>74</v>
       </c>
       <c r="I747">
         <v>0</v>
       </c>
+      <c r="J747" t="s">
+        <v>2037</v>
+      </c>
     </row>
     <row r="748" spans="1:10">
       <c r="A748" t="s">
-        <v>2035</v>
+        <v>2038</v>
       </c>
       <c r="B748" t="s">
-        <v>2036</v>
+        <v>2039</v>
       </c>
       <c r="C748" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="D748" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E748" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F748" t="s">
-        <v>2037</v>
+        <v>55</v>
       </c>
       <c r="G748" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H748" t="s">
-        <v>502</v>
+        <v>360</v>
       </c>
       <c r="I748">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2038</v>
+        <v>0</v>
       </c>
     </row>
     <row r="749" spans="1:10">
       <c r="A749" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="B749" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="C749" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D749" t="s">
         <v>25</v>
       </c>
       <c r="E749" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F749" t="s">
-        <v>2039</v>
+        <v>55</v>
       </c>
       <c r="G749" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H749" t="s">
-        <v>940</v>
+        <v>74</v>
       </c>
       <c r="I749">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="750" spans="1:10">
       <c r="A750" t="s">
         <v>2042</v>
       </c>
       <c r="B750" t="s">
         <v>2043</v>
       </c>
       <c r="C750" t="s">
-        <v>230</v>
+        <v>51</v>
       </c>
       <c r="D750" t="s">
         <v>25</v>
       </c>
       <c r="E750" t="s">
         <v>14</v>
       </c>
       <c r="F750" t="s">
         <v>15</v>
       </c>
       <c r="G750" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="H750" t="s">
+        <v>871</v>
+      </c>
+      <c r="I750">
+        <v>1</v>
+      </c>
+      <c r="J750" t="s">
         <v>2044</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="751" spans="1:10">
       <c r="A751" t="s">
         <v>2045</v>
       </c>
       <c r="B751" t="s">
         <v>2046</v>
       </c>
       <c r="C751" t="s">
-        <v>230</v>
+        <v>31</v>
       </c>
       <c r="D751" t="s">
         <v>25</v>
       </c>
       <c r="E751" t="s">
         <v>14</v>
       </c>
       <c r="F751" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G751" t="s">
         <v>16</v>
       </c>
       <c r="H751" t="s">
-        <v>2044</v>
+        <v>792</v>
       </c>
       <c r="I751">
         <v>0</v>
       </c>
     </row>
     <row r="752" spans="1:10">
       <c r="A752" t="s">
-        <v>1162</v>
+        <v>2047</v>
       </c>
       <c r="B752" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="C752" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D752" t="s">
         <v>25</v>
       </c>
       <c r="E752" t="s">
         <v>14</v>
       </c>
       <c r="F752" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G752" t="s">
         <v>16</v>
       </c>
       <c r="H752" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="I752">
         <v>0</v>
       </c>
     </row>
     <row r="753" spans="1:10">
       <c r="A753" t="s">
-        <v>2048</v>
+        <v>1987</v>
       </c>
       <c r="B753" t="s">
         <v>2049</v>
       </c>
       <c r="C753" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D753" t="s">
         <v>25</v>
       </c>
       <c r="E753" t="s">
         <v>14</v>
       </c>
       <c r="F753" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G753" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H753" t="s">
         <v>74</v>
       </c>
       <c r="I753">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J753" t="s">
         <v>2050</v>
       </c>
     </row>
     <row r="754" spans="1:10">
       <c r="A754" t="s">
         <v>2051</v>
       </c>
       <c r="B754" t="s">
         <v>2052</v>
       </c>
       <c r="C754" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D754" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E754" t="s">
         <v>14</v>
       </c>
       <c r="F754" t="s">
         <v>55</v>
       </c>
       <c r="G754" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H754" t="s">
-        <v>360</v>
+        <v>74</v>
       </c>
       <c r="I754">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J754" t="s">
+        <v>2053</v>
       </c>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="B755" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="C755" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="D755" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E755" t="s">
         <v>14</v>
       </c>
       <c r="F755" t="s">
         <v>55</v>
       </c>
       <c r="G755" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H755" t="s">
         <v>74</v>
       </c>
       <c r="I755">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J755" t="s">
+        <v>2056</v>
       </c>
     </row>
     <row r="756" spans="1:10">
       <c r="A756" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="B756" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
       <c r="C756" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="D756" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E756" t="s">
         <v>14</v>
       </c>
       <c r="F756" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G756" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H756" t="s">
-        <v>875</v>
+        <v>963</v>
       </c>
       <c r="I756">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J756" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="757" spans="1:10">
       <c r="A757" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="B757" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="C757" t="s">
-        <v>31</v>
+        <v>230</v>
       </c>
       <c r="D757" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E757" t="s">
         <v>14</v>
       </c>
       <c r="F757" t="s">
         <v>55</v>
       </c>
       <c r="G757" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="H757" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="I757">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J757" t="s">
+        <v>2062</v>
       </c>
     </row>
     <row r="758" spans="1:10">
       <c r="A758" t="s">
-        <v>2060</v>
+        <v>1152</v>
       </c>
       <c r="B758" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="C758" t="s">
         <v>51</v>
       </c>
       <c r="D758" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E758" t="s">
         <v>14</v>
       </c>
       <c r="F758" t="s">
         <v>15</v>
       </c>
       <c r="G758" t="s">
         <v>16</v>
       </c>
       <c r="H758" t="s">
         <v>360</v>
       </c>
       <c r="I758">
         <v>0</v>
       </c>
     </row>
     <row r="759" spans="1:10">
       <c r="A759" t="s">
-        <v>2000</v>
+        <v>2064</v>
       </c>
       <c r="B759" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="C759" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D759" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E759" t="s">
         <v>14</v>
       </c>
       <c r="F759" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G759" t="s">
         <v>32</v>
       </c>
       <c r="H759" t="s">
         <v>74</v>
       </c>
       <c r="I759">
         <v>2</v>
       </c>
       <c r="J759" t="s">
-        <v>2063</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="760" spans="1:10">
       <c r="A760" t="s">
-        <v>2064</v>
+        <v>614</v>
       </c>
       <c r="B760" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="C760" t="s">
-        <v>51</v>
+        <v>1061</v>
       </c>
       <c r="D760" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E760" t="s">
         <v>14</v>
       </c>
       <c r="F760" t="s">
-        <v>55</v>
+        <v>614</v>
       </c>
       <c r="G760" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H760" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="I760">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2066</v>
+        <v>0</v>
       </c>
     </row>
     <row r="761" spans="1:10">
       <c r="A761" t="s">
-        <v>2067</v>
+        <v>614</v>
       </c>
       <c r="B761" t="s">
         <v>2068</v>
       </c>
       <c r="C761" t="s">
-        <v>70</v>
+        <v>981</v>
       </c>
       <c r="D761" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E761" t="s">
         <v>14</v>
       </c>
       <c r="F761" t="s">
-        <v>55</v>
+        <v>614</v>
       </c>
       <c r="G761" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H761" t="s">
-        <v>74</v>
+        <v>464</v>
       </c>
       <c r="I761">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2069</v>
+        <v>0</v>
       </c>
     </row>
     <row r="762" spans="1:10">
       <c r="A762" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B762" t="s">
         <v>2070</v>
       </c>
-      <c r="B762" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C762" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D762" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E762" t="s">
         <v>14</v>
       </c>
       <c r="F762" t="s">
-        <v>55</v>
+        <v>614</v>
       </c>
       <c r="G762" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H762" t="s">
-        <v>967</v>
+        <v>74</v>
       </c>
       <c r="I762">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2072</v>
+        <v>0</v>
       </c>
     </row>
     <row r="763" spans="1:10">
       <c r="A763" t="s">
-        <v>2073</v>
+        <v>614</v>
       </c>
       <c r="B763" t="s">
-        <v>2074</v>
+        <v>2071</v>
       </c>
       <c r="C763" t="s">
-        <v>230</v>
+        <v>628</v>
       </c>
       <c r="D763" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E763" t="s">
         <v>14</v>
       </c>
       <c r="F763" t="s">
-        <v>55</v>
+        <v>614</v>
       </c>
       <c r="G763" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H763" t="s">
-        <v>796</v>
+        <v>177</v>
       </c>
       <c r="I763">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J763" t="s">
-        <v>2075</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="764" spans="1:10">
       <c r="A764" t="s">
-        <v>1162</v>
+        <v>614</v>
       </c>
       <c r="B764" t="s">
-        <v>2076</v>
+        <v>2073</v>
       </c>
       <c r="C764" t="s">
-        <v>51</v>
+        <v>981</v>
       </c>
       <c r="D764" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E764" t="s">
         <v>14</v>
       </c>
       <c r="F764" t="s">
-        <v>15</v>
+        <v>614</v>
       </c>
       <c r="G764" t="s">
         <v>16</v>
       </c>
       <c r="H764" t="s">
-        <v>360</v>
+        <v>2074</v>
       </c>
       <c r="I764">
         <v>0</v>
       </c>
     </row>
     <row r="765" spans="1:10">
       <c r="A765" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C765" t="s">
+        <v>215</v>
+      </c>
+      <c r="D765" t="s">
+        <v>25</v>
+      </c>
+      <c r="E765" t="s">
+        <v>14</v>
+      </c>
+      <c r="F765" t="s">
+        <v>614</v>
+      </c>
+      <c r="G765" t="s">
+        <v>16</v>
+      </c>
+      <c r="H765" t="s">
         <v>2077</v>
       </c>
-      <c r="B765" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I765">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2079</v>
+        <v>0</v>
       </c>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" t="s">
-        <v>618</v>
+        <v>2078</v>
       </c>
       <c r="B766" t="s">
-        <v>2080</v>
+        <v>2079</v>
       </c>
       <c r="C766" t="s">
-        <v>1065</v>
+        <v>215</v>
       </c>
       <c r="D766" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E766" t="s">
         <v>14</v>
       </c>
       <c r="F766" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G766" t="s">
         <v>16</v>
       </c>
       <c r="H766" t="s">
-        <v>177</v>
+        <v>2077</v>
       </c>
       <c r="I766">
         <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" t="s">
-        <v>618</v>
+        <v>2080</v>
       </c>
       <c r="B767" t="s">
         <v>2081</v>
       </c>
       <c r="C767" t="s">
-        <v>985</v>
+        <v>70</v>
       </c>
       <c r="D767" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E767" t="s">
         <v>14</v>
       </c>
       <c r="F767" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G767" t="s">
         <v>16</v>
       </c>
       <c r="H767" t="s">
         <v>464</v>
       </c>
       <c r="I767">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" t="s">
         <v>2082</v>
       </c>
       <c r="B768" t="s">
         <v>2083</v>
       </c>
       <c r="C768" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D768" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E768" t="s">
         <v>14</v>
       </c>
       <c r="F768" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G768" t="s">
         <v>16</v>
       </c>
       <c r="H768" t="s">
-        <v>74</v>
+        <v>464</v>
       </c>
       <c r="I768">
         <v>0</v>
       </c>
+      <c r="J768" t="s">
+        <v>2084</v>
+      </c>
     </row>
     <row r="769" spans="1:10">
       <c r="A769" t="s">
-        <v>618</v>
+        <v>2075</v>
       </c>
       <c r="B769" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="C769" t="s">
-        <v>632</v>
+        <v>70</v>
       </c>
       <c r="D769" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E769" t="s">
         <v>14</v>
       </c>
       <c r="F769" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G769" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H769" t="s">
-        <v>177</v>
+        <v>464</v>
       </c>
       <c r="I769">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J769" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="770" spans="1:10">
       <c r="A770" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="B770" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="C770" t="s">
-        <v>985</v>
+        <v>2088</v>
       </c>
       <c r="D770" t="s">
-        <v>13</v>
+        <v>861</v>
       </c>
       <c r="E770" t="s">
         <v>14</v>
       </c>
       <c r="F770" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G770" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H770" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="I770">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J770" t="s">
+        <v>2090</v>
       </c>
     </row>
     <row r="771" spans="1:10">
       <c r="A771" t="s">
-        <v>2088</v>
+        <v>2080</v>
       </c>
       <c r="B771" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="C771" t="s">
-        <v>215</v>
+        <v>61</v>
       </c>
       <c r="D771" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E771" t="s">
         <v>14</v>
       </c>
       <c r="F771" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G771" t="s">
         <v>16</v>
       </c>
       <c r="H771" t="s">
-        <v>2090</v>
+        <v>74</v>
       </c>
       <c r="I771">
         <v>0</v>
       </c>
     </row>
     <row r="772" spans="1:10">
       <c r="A772" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="B772" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="C772" t="s">
-        <v>215</v>
+        <v>61</v>
       </c>
       <c r="D772" t="s">
         <v>38</v>
       </c>
       <c r="E772" t="s">
         <v>14</v>
       </c>
       <c r="F772" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G772" t="s">
         <v>16</v>
       </c>
       <c r="H772" t="s">
-        <v>2090</v>
+        <v>33</v>
       </c>
       <c r="I772">
         <v>0</v>
       </c>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="B773" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="C773" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D773" t="s">
         <v>38</v>
       </c>
       <c r="E773" t="s">
         <v>14</v>
       </c>
       <c r="F773" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G773" t="s">
         <v>16</v>
       </c>
       <c r="H773" t="s">
-        <v>464</v>
+        <v>74</v>
       </c>
       <c r="I773">
         <v>0</v>
       </c>
     </row>
     <row r="774" spans="1:10">
       <c r="A774" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="B774" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="C774" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D774" t="s">
         <v>38</v>
       </c>
       <c r="E774" t="s">
         <v>14</v>
       </c>
       <c r="F774" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G774" t="s">
         <v>16</v>
       </c>
       <c r="H774" t="s">
-        <v>464</v>
+        <v>74</v>
       </c>
       <c r="I774">
         <v>0</v>
       </c>
-      <c r="J774" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="775" spans="1:10">
       <c r="A775" t="s">
-        <v>2088</v>
+        <v>2098</v>
       </c>
       <c r="B775" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="C775" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D775" t="s">
         <v>38</v>
       </c>
       <c r="E775" t="s">
         <v>14</v>
       </c>
       <c r="F775" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G775" t="s">
         <v>16</v>
       </c>
       <c r="H775" t="s">
-        <v>464</v>
+        <v>33</v>
       </c>
       <c r="I775">
         <v>0</v>
       </c>
-      <c r="J775" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" t="s">
-        <v>618</v>
+        <v>2100</v>
       </c>
       <c r="B776" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="C776" t="s">
-        <v>2101</v>
+        <v>61</v>
       </c>
       <c r="D776" t="s">
-        <v>865</v>
+        <v>38</v>
       </c>
       <c r="E776" t="s">
         <v>14</v>
       </c>
       <c r="F776" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G776" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H776" t="s">
-        <v>2102</v>
+        <v>74</v>
       </c>
       <c r="I776">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2103</v>
+        <v>0</v>
       </c>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" t="s">
-        <v>2093</v>
+        <v>2102</v>
       </c>
       <c r="B777" t="s">
-        <v>2104</v>
+        <v>2103</v>
       </c>
       <c r="C777" t="s">
         <v>61</v>
       </c>
       <c r="D777" t="s">
         <v>38</v>
       </c>
       <c r="E777" t="s">
         <v>14</v>
       </c>
       <c r="F777" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G777" t="s">
         <v>16</v>
       </c>
       <c r="H777" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="I777">
         <v>0</v>
       </c>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" t="s">
-        <v>2105</v>
+        <v>2075</v>
       </c>
       <c r="B778" t="s">
-        <v>2106</v>
+        <v>2104</v>
       </c>
       <c r="C778" t="s">
         <v>61</v>
       </c>
       <c r="D778" t="s">
         <v>38</v>
       </c>
       <c r="E778" t="s">
         <v>14</v>
       </c>
       <c r="F778" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G778" t="s">
         <v>16</v>
       </c>
       <c r="H778" t="s">
-        <v>33</v>
+        <v>464</v>
       </c>
       <c r="I778">
         <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" t="s">
-        <v>2107</v>
+        <v>2105</v>
       </c>
       <c r="B779" t="s">
-        <v>2108</v>
+        <v>2106</v>
       </c>
       <c r="C779" t="s">
         <v>61</v>
       </c>
       <c r="D779" t="s">
         <v>38</v>
       </c>
       <c r="E779" t="s">
         <v>14</v>
       </c>
       <c r="F779" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G779" t="s">
         <v>16</v>
       </c>
       <c r="H779" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="I779">
         <v>0</v>
       </c>
     </row>
     <row r="780" spans="1:10">
       <c r="A780" t="s">
-        <v>2109</v>
+        <v>2107</v>
       </c>
       <c r="B780" t="s">
-        <v>2110</v>
+        <v>2108</v>
       </c>
       <c r="C780" t="s">
         <v>61</v>
       </c>
       <c r="D780" t="s">
         <v>38</v>
       </c>
       <c r="E780" t="s">
         <v>14</v>
       </c>
       <c r="F780" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G780" t="s">
         <v>16</v>
       </c>
       <c r="H780" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="I780">
         <v>0</v>
       </c>
     </row>
     <row r="781" spans="1:10">
       <c r="A781" t="s">
-        <v>2111</v>
+        <v>2109</v>
       </c>
       <c r="B781" t="s">
-        <v>2112</v>
+        <v>2110</v>
       </c>
       <c r="C781" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D781" t="s">
         <v>38</v>
       </c>
       <c r="E781" t="s">
         <v>14</v>
       </c>
       <c r="F781" t="s">
-        <v>618</v>
+        <v>46</v>
       </c>
       <c r="G781" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H781" t="s">
-        <v>33</v>
+        <v>177</v>
       </c>
       <c r="I781">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J781" t="s">
+        <v>2111</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B782" t="s">
         <v>2113</v>
       </c>
-      <c r="B782" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C782" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D782" t="s">
         <v>38</v>
       </c>
       <c r="E782" t="s">
         <v>14</v>
       </c>
       <c r="F782" t="s">
-        <v>618</v>
+        <v>46</v>
       </c>
       <c r="G782" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H782" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="I782">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J782" t="s">
+        <v>2114</v>
       </c>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" t="s">
+        <v>46</v>
+      </c>
+      <c r="B783" t="s">
         <v>2115</v>
       </c>
-      <c r="B783" t="s">
+      <c r="C783" t="s">
+        <v>70</v>
+      </c>
+      <c r="D783" t="s">
+        <v>25</v>
+      </c>
+      <c r="E783" t="s">
+        <v>14</v>
+      </c>
+      <c r="F783" t="s">
+        <v>46</v>
+      </c>
+      <c r="G783" t="s">
+        <v>41</v>
+      </c>
+      <c r="H783" t="s">
+        <v>177</v>
+      </c>
+      <c r="I783">
+        <v>4</v>
+      </c>
+      <c r="J783" t="s">
         <v>2116</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="784" spans="1:10">
       <c r="A784" t="s">
-        <v>2088</v>
+        <v>2117</v>
       </c>
       <c r="B784" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="C784" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D784" t="s">
         <v>38</v>
       </c>
       <c r="E784" t="s">
         <v>14</v>
       </c>
       <c r="F784" t="s">
-        <v>618</v>
+        <v>46</v>
       </c>
       <c r="G784" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H784" t="s">
-        <v>464</v>
+        <v>74</v>
       </c>
       <c r="I784">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J784" t="s">
+        <v>2119</v>
       </c>
     </row>
     <row r="785" spans="1:10">
       <c r="A785" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="B785" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="C785" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D785" t="s">
         <v>38</v>
       </c>
       <c r="E785" t="s">
         <v>14</v>
       </c>
       <c r="F785" t="s">
-        <v>618</v>
+        <v>46</v>
       </c>
       <c r="G785" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H785" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="I785">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J785" t="s">
+        <v>2122</v>
       </c>
     </row>
     <row r="786" spans="1:10">
       <c r="A786" t="s">
-        <v>2120</v>
+        <v>2123</v>
       </c>
       <c r="B786" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
       <c r="C786" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D786" t="s">
         <v>38</v>
       </c>
       <c r="E786" t="s">
         <v>14</v>
       </c>
       <c r="F786" t="s">
-        <v>618</v>
+        <v>46</v>
       </c>
       <c r="G786" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H786" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="I786">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J786" t="s">
+        <v>2125</v>
       </c>
     </row>
     <row r="787" spans="1:10">
       <c r="A787" t="s">
-        <v>2122</v>
+        <v>2126</v>
       </c>
       <c r="B787" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="C787" t="s">
-        <v>70</v>
+        <v>1738</v>
       </c>
       <c r="D787" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E787" t="s">
         <v>14</v>
       </c>
       <c r="F787" t="s">
         <v>46</v>
       </c>
       <c r="G787" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H787" t="s">
         <v>177</v>
       </c>
       <c r="I787">
         <v>3</v>
       </c>
       <c r="J787" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" t="s">
-        <v>2125</v>
+        <v>2129</v>
       </c>
       <c r="B788" t="s">
-        <v>2126</v>
+        <v>2130</v>
       </c>
       <c r="C788" t="s">
-        <v>70</v>
+        <v>1738</v>
       </c>
       <c r="D788" t="s">
         <v>38</v>
       </c>
       <c r="E788" t="s">
         <v>14</v>
       </c>
       <c r="F788" t="s">
         <v>46</v>
       </c>
       <c r="G788" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H788" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="I788">
         <v>3</v>
       </c>
       <c r="J788" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="789" spans="1:10">
       <c r="A789" t="s">
-        <v>46</v>
+        <v>2132</v>
       </c>
       <c r="B789" t="s">
-        <v>2128</v>
+        <v>2133</v>
       </c>
       <c r="C789" t="s">
-        <v>70</v>
+        <v>215</v>
       </c>
       <c r="D789" t="s">
         <v>25</v>
       </c>
       <c r="E789" t="s">
         <v>14</v>
       </c>
       <c r="F789" t="s">
         <v>46</v>
       </c>
       <c r="G789" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H789" t="s">
-        <v>177</v>
+        <v>2077</v>
       </c>
       <c r="I789">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2129</v>
+        <v>0</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
       <c r="B790" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
       <c r="C790" t="s">
-        <v>70</v>
+        <v>215</v>
       </c>
       <c r="D790" t="s">
         <v>38</v>
       </c>
       <c r="E790" t="s">
         <v>14</v>
       </c>
       <c r="F790" t="s">
         <v>46</v>
       </c>
       <c r="G790" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H790" t="s">
-        <v>74</v>
+        <v>464</v>
       </c>
       <c r="I790">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2132</v>
+        <v>0</v>
       </c>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" t="s">
-        <v>2133</v>
+        <v>2136</v>
       </c>
       <c r="B791" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
       <c r="C791" t="s">
-        <v>70</v>
+        <v>215</v>
       </c>
       <c r="D791" t="s">
         <v>38</v>
       </c>
       <c r="E791" t="s">
         <v>14</v>
       </c>
       <c r="F791" t="s">
         <v>46</v>
       </c>
       <c r="G791" t="s">
         <v>41</v>
       </c>
       <c r="H791" t="s">
-        <v>97</v>
+        <v>2138</v>
       </c>
       <c r="I791">
         <v>3</v>
       </c>
       <c r="J791" t="s">
-        <v>2135</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="792" spans="1:10">
       <c r="A792" t="s">
-        <v>2136</v>
+        <v>2140</v>
       </c>
       <c r="B792" t="s">
-        <v>2137</v>
+        <v>2141</v>
       </c>
       <c r="C792" t="s">
-        <v>70</v>
+        <v>215</v>
       </c>
       <c r="D792" t="s">
         <v>38</v>
       </c>
       <c r="E792" t="s">
         <v>14</v>
       </c>
       <c r="F792" t="s">
         <v>46</v>
       </c>
       <c r="G792" t="s">
         <v>41</v>
       </c>
       <c r="H792" t="s">
-        <v>97</v>
+        <v>2138</v>
       </c>
       <c r="I792">
         <v>3</v>
       </c>
       <c r="J792" t="s">
-        <v>2138</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="793" spans="1:10">
       <c r="A793" t="s">
-        <v>2139</v>
+        <v>46</v>
       </c>
       <c r="B793" t="s">
-        <v>2140</v>
+        <v>2143</v>
       </c>
       <c r="C793" t="s">
-        <v>1748</v>
+        <v>51</v>
       </c>
       <c r="D793" t="s">
         <v>25</v>
       </c>
       <c r="E793" t="s">
         <v>14</v>
       </c>
       <c r="F793" t="s">
         <v>46</v>
       </c>
       <c r="G793" t="s">
         <v>32</v>
       </c>
       <c r="H793" t="s">
         <v>177</v>
       </c>
       <c r="I793">
         <v>3</v>
       </c>
       <c r="J793" t="s">
-        <v>2141</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="794" spans="1:10">
       <c r="A794" t="s">
-        <v>2142</v>
+        <v>2145</v>
       </c>
       <c r="B794" t="s">
-        <v>2143</v>
+        <v>2146</v>
       </c>
       <c r="C794" t="s">
-        <v>1748</v>
+        <v>61</v>
       </c>
       <c r="D794" t="s">
         <v>38</v>
       </c>
       <c r="E794" t="s">
         <v>14</v>
       </c>
       <c r="F794" t="s">
         <v>46</v>
       </c>
       <c r="G794" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H794" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="I794">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2144</v>
+        <v>0</v>
       </c>
     </row>
     <row r="795" spans="1:10">
       <c r="A795" t="s">
-        <v>2145</v>
+        <v>2140</v>
       </c>
       <c r="B795" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C795" t="s">
-        <v>215</v>
+        <v>61</v>
       </c>
       <c r="D795" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E795" t="s">
         <v>14</v>
       </c>
       <c r="F795" t="s">
         <v>46</v>
       </c>
       <c r="G795" t="s">
         <v>16</v>
       </c>
       <c r="H795" t="s">
-        <v>2090</v>
+        <v>33</v>
       </c>
       <c r="I795">
         <v>0</v>
       </c>
     </row>
     <row r="796" spans="1:10">
       <c r="A796" t="s">
-        <v>2147</v>
+        <v>46</v>
       </c>
       <c r="B796" t="s">
         <v>2148</v>
       </c>
       <c r="C796" t="s">
-        <v>215</v>
+        <v>24</v>
       </c>
       <c r="D796" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E796" t="s">
         <v>14</v>
       </c>
       <c r="F796" t="s">
         <v>46</v>
       </c>
       <c r="G796" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H796" t="s">
-        <v>464</v>
+        <v>90</v>
       </c>
       <c r="I796">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J796" t="s">
+        <v>2149</v>
       </c>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="B797" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="C797" t="s">
-        <v>215</v>
+        <v>24</v>
       </c>
       <c r="D797" t="s">
         <v>38</v>
       </c>
       <c r="E797" t="s">
         <v>14</v>
       </c>
       <c r="F797" t="s">
         <v>46</v>
       </c>
       <c r="G797" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H797" t="s">
-        <v>2151</v>
+        <v>464</v>
       </c>
       <c r="I797">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J797" t="s">
         <v>2152</v>
       </c>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" t="s">
         <v>2153</v>
       </c>
       <c r="B798" t="s">
         <v>2154</v>
       </c>
       <c r="C798" t="s">
-        <v>215</v>
+        <v>24</v>
       </c>
       <c r="D798" t="s">
         <v>38</v>
       </c>
       <c r="E798" t="s">
         <v>14</v>
       </c>
       <c r="F798" t="s">
         <v>46</v>
       </c>
       <c r="G798" t="s">
         <v>41</v>
       </c>
       <c r="H798" t="s">
-        <v>2151</v>
+        <v>759</v>
       </c>
       <c r="I798">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J798" t="s">
         <v>2155</v>
       </c>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" t="s">
-        <v>46</v>
+        <v>2136</v>
       </c>
       <c r="B799" t="s">
         <v>2156</v>
       </c>
       <c r="C799" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D799" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E799" t="s">
         <v>14</v>
       </c>
       <c r="F799" t="s">
         <v>46</v>
       </c>
       <c r="G799" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H799" t="s">
-        <v>177</v>
+        <v>464</v>
       </c>
       <c r="I799">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J799" t="s">
         <v>2157</v>
       </c>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" t="s">
         <v>2158</v>
       </c>
       <c r="B800" t="s">
         <v>2159</v>
       </c>
       <c r="C800" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="D800" t="s">
         <v>38</v>
       </c>
       <c r="E800" t="s">
         <v>14</v>
       </c>
       <c r="F800" t="s">
         <v>46</v>
       </c>
       <c r="G800" t="s">
         <v>16</v>
       </c>
       <c r="H800" t="s">
-        <v>33</v>
+        <v>464</v>
       </c>
       <c r="I800">
         <v>0</v>
       </c>
     </row>
     <row r="801" spans="1:10">
       <c r="A801" t="s">
-        <v>2153</v>
+        <v>1462</v>
       </c>
       <c r="B801" t="s">
         <v>2160</v>
       </c>
       <c r="C801" t="s">
-        <v>61</v>
+        <v>1096</v>
       </c>
       <c r="D801" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E801" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F801" t="s">
-        <v>46</v>
+        <v>1215</v>
       </c>
       <c r="G801" t="s">
         <v>16</v>
       </c>
       <c r="H801" t="s">
-        <v>33</v>
+        <v>440</v>
       </c>
       <c r="I801">
         <v>0</v>
       </c>
     </row>
     <row r="802" spans="1:10">
       <c r="A802" t="s">
-        <v>46</v>
+        <v>1215</v>
       </c>
       <c r="B802" t="s">
         <v>2161</v>
       </c>
       <c r="C802" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D802" t="s">
         <v>25</v>
       </c>
       <c r="E802" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F802" t="s">
-        <v>46</v>
+        <v>1215</v>
       </c>
       <c r="G802" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H802" t="s">
-        <v>90</v>
+        <v>177</v>
       </c>
       <c r="I802">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J802" t="s">
         <v>2162</v>
       </c>
     </row>
     <row r="803" spans="1:10">
       <c r="A803" t="s">
         <v>2163</v>
       </c>
       <c r="B803" t="s">
         <v>2164</v>
       </c>
       <c r="C803" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D803" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E803" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F803" t="s">
-        <v>46</v>
+        <v>1215</v>
       </c>
       <c r="G803" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H803" t="s">
-        <v>464</v>
+        <v>403</v>
       </c>
       <c r="I803">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J803" t="s">
         <v>2165</v>
       </c>
     </row>
     <row r="804" spans="1:10">
       <c r="A804" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B804" t="s">
         <v>2166</v>
       </c>
-      <c r="B804" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C804" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D804" t="s">
         <v>38</v>
       </c>
       <c r="E804" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F804" t="s">
-        <v>46</v>
+        <v>2167</v>
       </c>
       <c r="G804" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H804" t="s">
-        <v>763</v>
+        <v>74</v>
       </c>
       <c r="I804">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J804" t="s">
         <v>2168</v>
       </c>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" t="s">
-        <v>2149</v>
+        <v>1462</v>
       </c>
       <c r="B805" t="s">
         <v>2169</v>
       </c>
       <c r="C805" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D805" t="s">
         <v>38</v>
       </c>
       <c r="E805" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F805" t="s">
-        <v>46</v>
+        <v>1215</v>
       </c>
       <c r="G805" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H805" t="s">
-        <v>464</v>
+        <v>1267</v>
       </c>
       <c r="I805">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J805" t="s">
         <v>2170</v>
       </c>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B806" t="s">
         <v>2171</v>
       </c>
-      <c r="B806" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C806" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D806" t="s">
         <v>38</v>
       </c>
       <c r="E806" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F806" t="s">
-        <v>46</v>
+        <v>1215</v>
       </c>
       <c r="G806" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H806" t="s">
-        <v>464</v>
+        <v>403</v>
       </c>
       <c r="I806">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J806" t="s">
+        <v>2172</v>
       </c>
     </row>
     <row r="807" spans="1:10">
       <c r="A807" t="s">
-        <v>1472</v>
+        <v>2173</v>
       </c>
       <c r="B807" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="C807" t="s">
-        <v>1100</v>
+        <v>122</v>
       </c>
       <c r="D807" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E807" t="s">
         <v>83</v>
       </c>
       <c r="F807" t="s">
-        <v>1225</v>
+        <v>1215</v>
       </c>
       <c r="G807" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H807" t="s">
-        <v>440</v>
+        <v>403</v>
       </c>
       <c r="I807">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J807" t="s">
+        <v>2175</v>
       </c>
     </row>
     <row r="808" spans="1:10">
       <c r="A808" t="s">
-        <v>1225</v>
+        <v>2176</v>
       </c>
       <c r="B808" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="C808" t="s">
-        <v>31</v>
+        <v>122</v>
       </c>
       <c r="D808" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E808" t="s">
         <v>83</v>
       </c>
       <c r="F808" t="s">
-        <v>1225</v>
+        <v>2167</v>
       </c>
       <c r="G808" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H808" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I808">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J808" t="s">
-        <v>2175</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" t="s">
-        <v>2176</v>
+        <v>2179</v>
       </c>
       <c r="B809" t="s">
-        <v>2177</v>
+        <v>2180</v>
       </c>
       <c r="C809" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D809" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E809" t="s">
         <v>83</v>
       </c>
       <c r="F809" t="s">
-        <v>1225</v>
+        <v>1215</v>
       </c>
       <c r="G809" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H809" t="s">
-        <v>403</v>
+        <v>74</v>
       </c>
       <c r="I809">
         <v>3</v>
       </c>
       <c r="J809" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" t="s">
-        <v>1730</v>
+        <v>2182</v>
       </c>
       <c r="B810" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="C810" t="s">
-        <v>310</v>
+        <v>2184</v>
       </c>
       <c r="D810" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E810" t="s">
         <v>83</v>
       </c>
       <c r="F810" t="s">
-        <v>2180</v>
+        <v>84</v>
       </c>
       <c r="G810" t="s">
         <v>32</v>
       </c>
       <c r="H810" t="s">
         <v>74</v>
       </c>
       <c r="I810">
         <v>2</v>
       </c>
       <c r="J810" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="811" spans="1:10">
       <c r="A811" t="s">
-        <v>1472</v>
+        <v>2186</v>
       </c>
       <c r="B811" t="s">
-        <v>2182</v>
+        <v>2187</v>
       </c>
       <c r="C811" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D811" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E811" t="s">
         <v>83</v>
       </c>
       <c r="F811" t="s">
-        <v>1225</v>
+        <v>84</v>
       </c>
       <c r="G811" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H811" t="s">
-        <v>1277</v>
+        <v>435</v>
       </c>
       <c r="I811">
         <v>3</v>
       </c>
       <c r="J811" t="s">
-        <v>2183</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" t="s">
-        <v>2176</v>
+        <v>2189</v>
       </c>
       <c r="B812" t="s">
-        <v>2184</v>
+        <v>2190</v>
       </c>
       <c r="C812" t="s">
         <v>310</v>
       </c>
       <c r="D812" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E812" t="s">
         <v>83</v>
       </c>
       <c r="F812" t="s">
-        <v>1225</v>
+        <v>84</v>
       </c>
       <c r="G812" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H812" t="s">
-        <v>403</v>
+        <v>1267</v>
       </c>
       <c r="I812">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J812" t="s">
-        <v>2185</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" t="s">
-        <v>2186</v>
+        <v>1490</v>
       </c>
       <c r="B813" t="s">
-        <v>2187</v>
+        <v>2192</v>
       </c>
       <c r="C813" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="D813" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E813" t="s">
         <v>83</v>
       </c>
       <c r="F813" t="s">
-        <v>1225</v>
+        <v>84</v>
       </c>
       <c r="G813" t="s">
         <v>41</v>
       </c>
       <c r="H813" t="s">
-        <v>403</v>
+        <v>74</v>
       </c>
       <c r="I813">
         <v>3</v>
       </c>
       <c r="J813" t="s">
-        <v>2188</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="814" spans="1:10">
       <c r="A814" t="s">
-        <v>2189</v>
+        <v>2194</v>
       </c>
       <c r="B814" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="C814" t="s">
         <v>122</v>
       </c>
       <c r="D814" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E814" t="s">
         <v>83</v>
       </c>
       <c r="F814" t="s">
-        <v>2180</v>
+        <v>1215</v>
       </c>
       <c r="G814" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H814" t="s">
-        <v>74</v>
+        <v>440</v>
       </c>
       <c r="I814">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J814" t="s">
-        <v>2191</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="815" spans="1:10">
       <c r="A815" t="s">
-        <v>2192</v>
+        <v>2189</v>
       </c>
       <c r="B815" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="C815" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D815" t="s">
         <v>38</v>
       </c>
       <c r="E815" t="s">
         <v>83</v>
       </c>
       <c r="F815" t="s">
-        <v>1225</v>
+        <v>84</v>
       </c>
       <c r="G815" t="s">
         <v>32</v>
       </c>
       <c r="H815" t="s">
         <v>74</v>
       </c>
       <c r="I815">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J815" t="s">
-        <v>2194</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="816" spans="1:10">
       <c r="A816" t="s">
-        <v>2195</v>
+        <v>2199</v>
       </c>
       <c r="B816" t="s">
-        <v>2196</v>
+        <v>2200</v>
       </c>
       <c r="C816" t="s">
-        <v>2197</v>
+        <v>122</v>
       </c>
       <c r="D816" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E816" t="s">
         <v>83</v>
       </c>
       <c r="F816" t="s">
-        <v>84</v>
+        <v>1215</v>
       </c>
       <c r="G816" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H816" t="s">
-        <v>74</v>
+        <v>403</v>
       </c>
       <c r="I816">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J816" t="s">
-        <v>2198</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="817" spans="1:10">
       <c r="A817" t="s">
-        <v>2199</v>
+        <v>2202</v>
       </c>
       <c r="B817" t="s">
-        <v>2200</v>
+        <v>2203</v>
       </c>
       <c r="C817" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="D817" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E817" t="s">
         <v>83</v>
       </c>
       <c r="F817" t="s">
         <v>84</v>
       </c>
       <c r="G817" t="s">
         <v>32</v>
       </c>
       <c r="H817" t="s">
-        <v>435</v>
+        <v>74</v>
       </c>
       <c r="I817">
         <v>3</v>
       </c>
       <c r="J817" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" t="s">
-        <v>2202</v>
+        <v>2205</v>
       </c>
       <c r="B818" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
       <c r="C818" t="s">
-        <v>310</v>
+        <v>109</v>
       </c>
       <c r="D818" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E818" t="s">
         <v>83</v>
       </c>
       <c r="F818" t="s">
-        <v>84</v>
+        <v>2207</v>
       </c>
       <c r="G818" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H818" t="s">
-        <v>1277</v>
+        <v>74</v>
       </c>
       <c r="I818">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J818" t="s">
-        <v>2204</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" t="s">
-        <v>1500</v>
+        <v>2209</v>
       </c>
       <c r="B819" t="s">
-        <v>2205</v>
+        <v>2210</v>
       </c>
       <c r="C819" t="s">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="D819" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E819" t="s">
         <v>83</v>
       </c>
       <c r="F819" t="s">
-        <v>84</v>
+        <v>2207</v>
       </c>
       <c r="G819" t="s">
         <v>41</v>
       </c>
       <c r="H819" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="I819">
         <v>3</v>
       </c>
       <c r="J819" t="s">
-        <v>2206</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="820" spans="1:10">
       <c r="A820" t="s">
-        <v>2207</v>
+        <v>2205</v>
       </c>
       <c r="B820" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="C820" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="D820" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E820" t="s">
         <v>83</v>
       </c>
       <c r="F820" t="s">
-        <v>1225</v>
+        <v>2207</v>
       </c>
       <c r="G820" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H820" t="s">
-        <v>440</v>
+        <v>57</v>
       </c>
       <c r="I820">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J820" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="821" spans="1:10">
       <c r="A821" t="s">
-        <v>2202</v>
+        <v>2214</v>
       </c>
       <c r="B821" t="s">
-        <v>2210</v>
+        <v>2215</v>
       </c>
       <c r="C821" t="s">
-        <v>310</v>
+        <v>2184</v>
       </c>
       <c r="D821" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E821" t="s">
         <v>83</v>
       </c>
       <c r="F821" t="s">
-        <v>84</v>
+        <v>2207</v>
       </c>
       <c r="G821" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H821" t="s">
         <v>74</v>
       </c>
       <c r="I821">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J821" t="s">
-        <v>2211</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="822" spans="1:10">
       <c r="A822" t="s">
-        <v>2212</v>
+        <v>2217</v>
       </c>
       <c r="B822" t="s">
-        <v>2213</v>
+        <v>2218</v>
       </c>
       <c r="C822" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="D822" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E822" t="s">
         <v>83</v>
       </c>
       <c r="F822" t="s">
-        <v>1225</v>
+        <v>2207</v>
       </c>
       <c r="G822" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H822" t="s">
-        <v>403</v>
+        <v>444</v>
       </c>
       <c r="I822">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J822" t="s">
-        <v>2214</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="823" spans="1:10">
       <c r="A823" t="s">
-        <v>2215</v>
+        <v>2220</v>
       </c>
       <c r="B823" t="s">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="C823" t="s">
-        <v>51</v>
+        <v>223</v>
       </c>
       <c r="D823" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E823" t="s">
         <v>83</v>
       </c>
       <c r="F823" t="s">
-        <v>84</v>
+        <v>2207</v>
       </c>
       <c r="G823" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H823" t="s">
-        <v>74</v>
+        <v>196</v>
       </c>
       <c r="I823">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J823" t="s">
-        <v>2217</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="824" spans="1:10">
       <c r="A824" t="s">
-        <v>2218</v>
+        <v>1255</v>
       </c>
       <c r="B824" t="s">
-        <v>2219</v>
+        <v>2223</v>
       </c>
       <c r="C824" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="D824" t="s">
         <v>13</v>
       </c>
       <c r="E824" t="s">
         <v>83</v>
       </c>
       <c r="F824" t="s">
-        <v>2220</v>
+        <v>1255</v>
       </c>
       <c r="G824" t="s">
         <v>41</v>
       </c>
       <c r="H824" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="I824">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J824" t="s">
-        <v>2221</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="825" spans="1:10">
       <c r="A825" t="s">
-        <v>2222</v>
+        <v>2225</v>
       </c>
       <c r="B825" t="s">
-        <v>2223</v>
+        <v>2226</v>
       </c>
       <c r="C825" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D825" t="s">
         <v>13</v>
       </c>
       <c r="E825" t="s">
         <v>83</v>
       </c>
       <c r="F825" t="s">
-        <v>2220</v>
+        <v>1251</v>
       </c>
       <c r="G825" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="H825" t="s">
-        <v>502</v>
+        <v>792</v>
       </c>
       <c r="I825">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J825" t="s">
-        <v>2224</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="826" spans="1:10">
       <c r="A826" t="s">
-        <v>2218</v>
+        <v>2228</v>
       </c>
       <c r="B826" t="s">
-        <v>2225</v>
+        <v>2229</v>
       </c>
       <c r="C826" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="D826" t="s">
         <v>13</v>
       </c>
       <c r="E826" t="s">
         <v>83</v>
       </c>
       <c r="F826" t="s">
-        <v>2220</v>
+        <v>1255</v>
       </c>
       <c r="G826" t="s">
         <v>41</v>
       </c>
       <c r="H826" t="s">
-        <v>57</v>
+        <v>497</v>
       </c>
       <c r="I826">
         <v>3</v>
       </c>
       <c r="J826" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="827" spans="1:10">
       <c r="A827" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="B827" t="s">
-        <v>2228</v>
+        <v>2231</v>
       </c>
       <c r="C827" t="s">
-        <v>2197</v>
+        <v>109</v>
       </c>
       <c r="D827" t="s">
         <v>13</v>
       </c>
       <c r="E827" t="s">
         <v>83</v>
       </c>
       <c r="F827" t="s">
-        <v>2220</v>
+        <v>1255</v>
       </c>
       <c r="G827" t="s">
         <v>41</v>
       </c>
       <c r="H827" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="I827">
         <v>3</v>
       </c>
       <c r="J827" t="s">
-        <v>2229</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="828" spans="1:10">
       <c r="A828" t="s">
-        <v>2230</v>
+        <v>2233</v>
       </c>
       <c r="B828" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
       <c r="C828" t="s">
         <v>114</v>
       </c>
       <c r="D828" t="s">
         <v>13</v>
       </c>
       <c r="E828" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="F828" t="s">
-        <v>2220</v>
+        <v>2233</v>
       </c>
       <c r="G828" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H828" t="s">
-        <v>444</v>
+        <v>147</v>
       </c>
       <c r="I828">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J828" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="829" spans="1:10">
       <c r="A829" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
       <c r="B829" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
       <c r="C829" t="s">
-        <v>223</v>
+        <v>114</v>
       </c>
       <c r="D829" t="s">
         <v>13</v>
       </c>
       <c r="E829" t="s">
         <v>83</v>
       </c>
       <c r="F829" t="s">
-        <v>2220</v>
+        <v>1255</v>
       </c>
       <c r="G829" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H829" t="s">
-        <v>196</v>
+        <v>497</v>
       </c>
       <c r="I829">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J829" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="830" spans="1:10">
       <c r="A830" t="s">
-        <v>1265</v>
+        <v>2239</v>
       </c>
       <c r="B830" t="s">
-        <v>2236</v>
+        <v>2240</v>
       </c>
       <c r="C830" t="s">
-        <v>12</v>
+        <v>718</v>
       </c>
       <c r="D830" t="s">
         <v>13</v>
       </c>
       <c r="E830" t="s">
         <v>83</v>
       </c>
       <c r="F830" t="s">
-        <v>1265</v>
+        <v>1255</v>
       </c>
       <c r="G830" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H830" t="s">
-        <v>502</v>
+        <v>759</v>
       </c>
       <c r="I830">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2237</v>
+        <v>0</v>
       </c>
     </row>
     <row r="831" spans="1:10">
       <c r="A831" t="s">
-        <v>2238</v>
+        <v>289</v>
       </c>
       <c r="B831" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="C831" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="D831" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E831" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F831" t="s">
-        <v>1261</v>
+        <v>289</v>
       </c>
       <c r="G831" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="H831" t="s">
-        <v>796</v>
+        <v>497</v>
       </c>
       <c r="I831">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2240</v>
+        <v>0</v>
       </c>
     </row>
     <row r="832" spans="1:10">
       <c r="A832" t="s">
-        <v>2241</v>
+        <v>289</v>
       </c>
       <c r="B832" t="s">
         <v>2242</v>
       </c>
       <c r="C832" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
       <c r="D832" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E832" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F832" t="s">
-        <v>1265</v>
+        <v>289</v>
       </c>
       <c r="G832" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H832" t="s">
-        <v>502</v>
+        <v>464</v>
       </c>
       <c r="I832">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2243</v>
+        <v>0</v>
       </c>
     </row>
     <row r="833" spans="1:10">
       <c r="A833" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="B833" t="s">
         <v>2244</v>
       </c>
       <c r="C833" t="s">
-        <v>109</v>
+        <v>70</v>
       </c>
       <c r="D833" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E833" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F833" t="s">
-        <v>1265</v>
+        <v>289</v>
       </c>
       <c r="G833" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H833" t="s">
-        <v>502</v>
+        <v>74</v>
       </c>
       <c r="I833">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J833" t="s">
         <v>2245</v>
       </c>
     </row>
     <row r="834" spans="1:10">
       <c r="A834" t="s">
         <v>2246</v>
       </c>
       <c r="B834" t="s">
         <v>2247</v>
       </c>
       <c r="C834" t="s">
-        <v>114</v>
+        <v>61</v>
       </c>
       <c r="D834" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E834" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F834" t="s">
-        <v>2246</v>
+        <v>289</v>
       </c>
       <c r="G834" t="s">
         <v>41</v>
       </c>
       <c r="H834" t="s">
-        <v>147</v>
+        <v>464</v>
       </c>
       <c r="I834">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J834" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="835" spans="1:10">
       <c r="A835" t="s">
         <v>2249</v>
       </c>
       <c r="B835" t="s">
         <v>2250</v>
       </c>
       <c r="C835" t="s">
-        <v>114</v>
+        <v>61</v>
       </c>
       <c r="D835" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E835" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F835" t="s">
-        <v>1265</v>
+        <v>46</v>
       </c>
       <c r="G835" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H835" t="s">
-        <v>502</v>
+        <v>74</v>
       </c>
       <c r="I835">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J835" t="s">
         <v>2251</v>
       </c>
     </row>
     <row r="836" spans="1:10">
       <c r="A836" t="s">
         <v>2252</v>
       </c>
       <c r="B836" t="s">
         <v>2253</v>
       </c>
       <c r="C836" t="s">
-        <v>722</v>
+        <v>61</v>
       </c>
       <c r="D836" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E836" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F836" t="s">
-        <v>1265</v>
+        <v>46</v>
       </c>
       <c r="G836" t="s">
         <v>16</v>
       </c>
       <c r="H836" t="s">
-        <v>763</v>
+        <v>33</v>
       </c>
       <c r="I836">
         <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:10">
       <c r="A837" t="s">
-        <v>289</v>
+        <v>2254</v>
       </c>
       <c r="B837" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="C837" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="D837" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E837" t="s">
         <v>14</v>
       </c>
       <c r="F837" t="s">
-        <v>289</v>
+        <v>509</v>
       </c>
       <c r="G837" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H837" t="s">
-        <v>502</v>
+        <v>42</v>
       </c>
       <c r="I837">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J837" t="s">
+        <v>2256</v>
       </c>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" t="s">
-        <v>289</v>
+        <v>2257</v>
       </c>
       <c r="B838" t="s">
-        <v>2255</v>
+        <v>2258</v>
       </c>
       <c r="C838" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D838" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E838" t="s">
         <v>14</v>
       </c>
       <c r="F838" t="s">
-        <v>289</v>
+        <v>52</v>
       </c>
       <c r="G838" t="s">
         <v>16</v>
       </c>
       <c r="H838" t="s">
         <v>464</v>
       </c>
       <c r="I838">
         <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="B839" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="C839" t="s">
-        <v>70</v>
+        <v>223</v>
       </c>
       <c r="D839" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E839" t="s">
         <v>14</v>
       </c>
       <c r="F839" t="s">
-        <v>289</v>
+        <v>52</v>
       </c>
       <c r="G839" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H839" t="s">
-        <v>74</v>
+        <v>464</v>
       </c>
       <c r="I839">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2258</v>
+        <v>0</v>
       </c>
     </row>
     <row r="840" spans="1:10">
       <c r="A840" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="B840" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="C840" t="s">
-        <v>61</v>
+        <v>133</v>
       </c>
       <c r="D840" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E840" t="s">
         <v>14</v>
       </c>
       <c r="F840" t="s">
-        <v>289</v>
+        <v>52</v>
       </c>
       <c r="G840" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H840" t="s">
-        <v>464</v>
+        <v>74</v>
       </c>
       <c r="I840">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J840" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="841" spans="1:10">
       <c r="A841" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="B841" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="C841" t="s">
-        <v>61</v>
+        <v>984</v>
       </c>
       <c r="D841" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E841" t="s">
         <v>14</v>
       </c>
       <c r="F841" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G841" t="s">
         <v>32</v>
       </c>
       <c r="H841" t="s">
         <v>74</v>
       </c>
       <c r="I841">
         <v>2</v>
       </c>
       <c r="J841" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="842" spans="1:10">
       <c r="A842" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="B842" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="C842" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D842" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E842" t="s">
         <v>14</v>
       </c>
       <c r="F842" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G842" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H842" t="s">
-        <v>33</v>
+        <v>177</v>
       </c>
       <c r="I842">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J842" t="s">
+        <v>2268</v>
       </c>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="B843" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="C843" t="s">
-        <v>61</v>
+        <v>613</v>
       </c>
       <c r="D843" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E843" t="s">
         <v>14</v>
       </c>
       <c r="F843" t="s">
-        <v>513</v>
+        <v>52</v>
       </c>
       <c r="G843" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H843" t="s">
-        <v>42</v>
+        <v>147</v>
       </c>
       <c r="I843">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J843" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="B844" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="C844" t="s">
-        <v>12</v>
+        <v>180</v>
       </c>
       <c r="D844" t="s">
         <v>13</v>
       </c>
       <c r="E844" t="s">
         <v>14</v>
       </c>
       <c r="F844" t="s">
         <v>52</v>
       </c>
       <c r="G844" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="H844" t="s">
-        <v>464</v>
+        <v>2274</v>
       </c>
       <c r="I844">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J844" t="s">
+        <v>2275</v>
       </c>
     </row>
     <row r="845" spans="1:10">
       <c r="A845" t="s">
-        <v>2270</v>
+        <v>2276</v>
       </c>
       <c r="B845" t="s">
-        <v>2272</v>
+        <v>2277</v>
       </c>
       <c r="C845" t="s">
-        <v>223</v>
+        <v>51</v>
       </c>
       <c r="D845" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E845" t="s">
         <v>14</v>
       </c>
       <c r="F845" t="s">
         <v>52</v>
       </c>
       <c r="G845" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H845" t="s">
-        <v>464</v>
+        <v>497</v>
       </c>
       <c r="I845">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J845" t="s">
+        <v>2278</v>
       </c>
     </row>
     <row r="846" spans="1:10">
       <c r="A846" t="s">
-        <v>2273</v>
+        <v>514</v>
       </c>
       <c r="B846" t="s">
-        <v>2274</v>
+        <v>2279</v>
       </c>
       <c r="C846" t="s">
-        <v>133</v>
+        <v>31</v>
       </c>
       <c r="D846" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E846" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F846" t="s">
-        <v>52</v>
+        <v>514</v>
       </c>
       <c r="G846" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H846" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="I846">
         <v>3</v>
       </c>
       <c r="J846" t="s">
-        <v>2275</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="847" spans="1:10">
       <c r="A847" t="s">
-        <v>2276</v>
+        <v>2281</v>
       </c>
       <c r="B847" t="s">
-        <v>2277</v>
+        <v>2282</v>
       </c>
       <c r="C847" t="s">
-        <v>988</v>
+        <v>180</v>
       </c>
       <c r="D847" t="s">
         <v>25</v>
       </c>
       <c r="E847" t="s">
         <v>14</v>
       </c>
       <c r="F847" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="G847" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H847" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="I847">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J847" t="s">
-        <v>2278</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="848" spans="1:10">
       <c r="A848" t="s">
-        <v>2279</v>
+        <v>29</v>
       </c>
       <c r="B848" t="s">
-        <v>2280</v>
+        <v>2284</v>
       </c>
       <c r="C848" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D848" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E848" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F848" t="s">
-        <v>52</v>
+        <v>187</v>
       </c>
       <c r="G848" t="s">
         <v>41</v>
       </c>
       <c r="H848" t="s">
-        <v>177</v>
+        <v>90</v>
       </c>
       <c r="I848">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J848" t="s">
-        <v>2281</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="849" spans="1:10">
       <c r="A849" t="s">
-        <v>2282</v>
+        <v>27</v>
       </c>
       <c r="B849" t="s">
-        <v>2283</v>
+        <v>2286</v>
       </c>
       <c r="C849" t="s">
-        <v>617</v>
+        <v>24</v>
       </c>
       <c r="D849" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E849" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F849" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="G849" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H849" t="s">
-        <v>147</v>
+        <v>90</v>
       </c>
       <c r="I849">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J849" t="s">
-        <v>2284</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="850" spans="1:10">
       <c r="A850" t="s">
-        <v>2285</v>
+        <v>2288</v>
       </c>
       <c r="B850" t="s">
-        <v>2286</v>
+        <v>2289</v>
       </c>
       <c r="C850" t="s">
-        <v>180</v>
+        <v>1748</v>
       </c>
       <c r="D850" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E850" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F850" t="s">
-        <v>52</v>
+        <v>187</v>
       </c>
       <c r="G850" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="H850" t="s">
-        <v>2287</v>
+        <v>759</v>
       </c>
       <c r="I850">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J850" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="851" spans="1:10">
       <c r="A851" t="s">
-        <v>2289</v>
+        <v>1271</v>
       </c>
       <c r="B851" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="C851" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D851" t="s">
         <v>25</v>
       </c>
       <c r="E851" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F851" t="s">
-        <v>52</v>
+        <v>1271</v>
       </c>
       <c r="G851" t="s">
         <v>41</v>
       </c>
       <c r="H851" t="s">
-        <v>502</v>
+        <v>90</v>
       </c>
       <c r="I851">
         <v>4</v>
       </c>
       <c r="J851" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="852" spans="1:10">
       <c r="A852" t="s">
-        <v>518</v>
+        <v>1283</v>
       </c>
       <c r="B852" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="C852" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D852" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E852" t="s">
         <v>26</v>
       </c>
       <c r="F852" t="s">
-        <v>518</v>
+        <v>130</v>
       </c>
       <c r="G852" t="s">
         <v>41</v>
       </c>
       <c r="H852" t="s">
-        <v>502</v>
+        <v>464</v>
       </c>
       <c r="I852">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J852" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="853" spans="1:10">
       <c r="A853" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="B853" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="C853" t="s">
-        <v>180</v>
+        <v>24</v>
       </c>
       <c r="D853" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E853" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F853" t="s">
-        <v>15</v>
+        <v>1271</v>
       </c>
       <c r="G853" t="s">
         <v>41</v>
       </c>
       <c r="H853" t="s">
-        <v>47</v>
+        <v>464</v>
       </c>
       <c r="I853">
         <v>0</v>
       </c>
       <c r="J853" t="s">
-        <v>2296</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="854" spans="1:10">
       <c r="A854" t="s">
-        <v>29</v>
+        <v>2297</v>
       </c>
       <c r="B854" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="C854" t="s">
         <v>24</v>
       </c>
       <c r="D854" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E854" t="s">
         <v>26</v>
       </c>
       <c r="F854" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="G854" t="s">
         <v>41</v>
       </c>
       <c r="H854" t="s">
-        <v>90</v>
+        <v>759</v>
       </c>
       <c r="I854">
         <v>3</v>
       </c>
       <c r="J854" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="855" spans="1:10">
       <c r="A855" t="s">
-        <v>27</v>
+        <v>2300</v>
       </c>
       <c r="B855" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="C855" t="s">
         <v>24</v>
       </c>
       <c r="D855" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E855" t="s">
         <v>26</v>
       </c>
       <c r="F855" t="s">
-        <v>27</v>
+        <v>194</v>
       </c>
       <c r="G855" t="s">
         <v>41</v>
       </c>
       <c r="H855" t="s">
         <v>90</v>
       </c>
       <c r="I855">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J855" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="B856" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="C856" t="s">
-        <v>1758</v>
+        <v>24</v>
       </c>
       <c r="D856" t="s">
         <v>38</v>
       </c>
       <c r="E856" t="s">
         <v>26</v>
       </c>
       <c r="F856" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
       <c r="G856" t="s">
         <v>41</v>
       </c>
       <c r="H856" t="s">
-        <v>763</v>
+        <v>90</v>
       </c>
       <c r="I856">
         <v>3</v>
       </c>
       <c r="J856" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="857" spans="1:10">
       <c r="A857" t="s">
-        <v>1281</v>
+        <v>2306</v>
       </c>
       <c r="B857" t="s">
-        <v>2304</v>
+        <v>2307</v>
       </c>
       <c r="C857" t="s">
         <v>24</v>
       </c>
       <c r="D857" t="s">
         <v>25</v>
       </c>
       <c r="E857" t="s">
         <v>26</v>
       </c>
       <c r="F857" t="s">
-        <v>1281</v>
+        <v>1271</v>
       </c>
       <c r="G857" t="s">
         <v>41</v>
       </c>
       <c r="H857" t="s">
         <v>90</v>
       </c>
       <c r="I857">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J857" t="s">
-        <v>2305</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="858" spans="1:10">
       <c r="A858" t="s">
-        <v>1293</v>
+        <v>1271</v>
       </c>
       <c r="B858" t="s">
-        <v>2306</v>
+        <v>2309</v>
       </c>
       <c r="C858" t="s">
         <v>24</v>
       </c>
       <c r="D858" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E858" t="s">
         <v>26</v>
       </c>
       <c r="F858" t="s">
-        <v>130</v>
+        <v>1271</v>
       </c>
       <c r="G858" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H858" t="s">
         <v>464</v>
       </c>
       <c r="I858">
         <v>0</v>
       </c>
-      <c r="J858" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="859" spans="1:10">
       <c r="A859" t="s">
-        <v>2308</v>
+        <v>1283</v>
       </c>
       <c r="B859" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="C859" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D859" t="s">
         <v>38</v>
       </c>
       <c r="E859" t="s">
         <v>26</v>
       </c>
       <c r="F859" t="s">
-        <v>1281</v>
+        <v>130</v>
       </c>
       <c r="G859" t="s">
         <v>41</v>
       </c>
       <c r="H859" t="s">
-        <v>464</v>
+        <v>177</v>
       </c>
       <c r="I859">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J859" t="s">
-        <v>1288</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="860" spans="1:10">
       <c r="A860" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="B860" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="C860" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D860" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E860" t="s">
         <v>26</v>
       </c>
       <c r="F860" t="s">
-        <v>194</v>
+        <v>130</v>
       </c>
       <c r="G860" t="s">
         <v>41</v>
       </c>
       <c r="H860" t="s">
-        <v>763</v>
+        <v>497</v>
       </c>
       <c r="I860">
         <v>3</v>
       </c>
       <c r="J860" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="B861" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="C861" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D861" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E861" t="s">
         <v>26</v>
       </c>
       <c r="F861" t="s">
-        <v>194</v>
+        <v>130</v>
       </c>
       <c r="G861" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H861" t="s">
-        <v>90</v>
+        <v>196</v>
       </c>
       <c r="I861">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J861" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="862" spans="1:10">
       <c r="A862" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="B862" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="C862" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D862" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E862" t="s">
         <v>26</v>
       </c>
       <c r="F862" t="s">
         <v>130</v>
       </c>
       <c r="G862" t="s">
         <v>41</v>
       </c>
       <c r="H862" t="s">
-        <v>90</v>
+        <v>177</v>
       </c>
       <c r="I862">
         <v>3</v>
       </c>
       <c r="J862" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="863" spans="1:10">
       <c r="A863" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="B863" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="C863" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D863" t="s">
         <v>25</v>
       </c>
       <c r="E863" t="s">
         <v>26</v>
       </c>
       <c r="F863" t="s">
-        <v>1281</v>
+        <v>130</v>
       </c>
       <c r="G863" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H863" t="s">
-        <v>90</v>
+        <v>464</v>
       </c>
       <c r="I863">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2321</v>
+        <v>0</v>
       </c>
     </row>
     <row r="864" spans="1:10">
       <c r="A864" t="s">
-        <v>1281</v>
+        <v>2323</v>
       </c>
       <c r="B864" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="C864" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D864" t="s">
         <v>25</v>
       </c>
       <c r="E864" t="s">
         <v>26</v>
       </c>
       <c r="F864" t="s">
-        <v>1281</v>
+        <v>130</v>
       </c>
       <c r="G864" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H864" t="s">
-        <v>464</v>
+        <v>147</v>
       </c>
       <c r="I864">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J864" t="s">
+        <v>2325</v>
       </c>
     </row>
     <row r="865" spans="1:10">
       <c r="A865" t="s">
-        <v>1293</v>
+        <v>1271</v>
       </c>
       <c r="B865" t="s">
-        <v>2323</v>
+        <v>2326</v>
       </c>
       <c r="C865" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D865" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E865" t="s">
         <v>26</v>
       </c>
       <c r="F865" t="s">
-        <v>130</v>
+        <v>1271</v>
       </c>
       <c r="G865" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H865" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I865">
         <v>3</v>
       </c>
       <c r="J865" t="s">
-        <v>2324</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" t="s">
-        <v>2325</v>
+        <v>2328</v>
       </c>
       <c r="B866" t="s">
-        <v>2326</v>
+        <v>2329</v>
       </c>
       <c r="C866" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="D866" t="s">
         <v>25</v>
       </c>
       <c r="E866" t="s">
         <v>26</v>
       </c>
       <c r="F866" t="s">
-        <v>130</v>
+        <v>1271</v>
       </c>
       <c r="G866" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H866" t="s">
-        <v>502</v>
+        <v>464</v>
       </c>
       <c r="I866">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2327</v>
+        <v>0</v>
       </c>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="B867" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="C867" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D867" t="s">
         <v>25</v>
       </c>
       <c r="E867" t="s">
         <v>26</v>
       </c>
       <c r="F867" t="s">
-        <v>130</v>
+        <v>1271</v>
       </c>
       <c r="G867" t="s">
         <v>32</v>
       </c>
       <c r="H867" t="s">
-        <v>196</v>
+        <v>74</v>
       </c>
       <c r="I867">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J867" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="B868" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="C868" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D868" t="s">
         <v>25</v>
       </c>
       <c r="E868" t="s">
         <v>26</v>
       </c>
       <c r="F868" t="s">
-        <v>130</v>
+        <v>1271</v>
       </c>
       <c r="G868" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H868" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
       <c r="I868">
         <v>3</v>
       </c>
       <c r="J868" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="869" spans="1:10">
       <c r="A869" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="B869" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="C869" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D869" t="s">
         <v>25</v>
       </c>
       <c r="E869" t="s">
         <v>26</v>
       </c>
       <c r="F869" t="s">
-        <v>130</v>
+        <v>1271</v>
       </c>
       <c r="G869" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H869" t="s">
-        <v>464</v>
+        <v>74</v>
       </c>
       <c r="I869">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J869" t="s">
+        <v>2338</v>
       </c>
     </row>
     <row r="870" spans="1:10">
       <c r="A870" t="s">
-        <v>2336</v>
+        <v>2339</v>
       </c>
       <c r="B870" t="s">
-        <v>2337</v>
+        <v>2340</v>
       </c>
       <c r="C870" t="s">
         <v>51</v>
       </c>
       <c r="D870" t="s">
         <v>25</v>
       </c>
       <c r="E870" t="s">
         <v>26</v>
       </c>
       <c r="F870" t="s">
-        <v>130</v>
+        <v>1271</v>
       </c>
       <c r="G870" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H870" t="s">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="I870">
         <v>3</v>
       </c>
       <c r="J870" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="871" spans="1:10">
       <c r="A871" t="s">
-        <v>1281</v>
+        <v>27</v>
       </c>
       <c r="B871" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="C871" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D871" t="s">
         <v>25</v>
       </c>
       <c r="E871" t="s">
         <v>26</v>
       </c>
       <c r="F871" t="s">
-        <v>1281</v>
+        <v>130</v>
       </c>
       <c r="G871" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H871" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="I871">
         <v>3</v>
       </c>
       <c r="J871" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="872" spans="1:10">
       <c r="A872" t="s">
-        <v>2341</v>
+        <v>1271</v>
       </c>
       <c r="B872" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="C872" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D872" t="s">
         <v>25</v>
       </c>
       <c r="E872" t="s">
         <v>26</v>
       </c>
       <c r="F872" t="s">
-        <v>1281</v>
+        <v>130</v>
       </c>
       <c r="G872" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H872" t="s">
-        <v>464</v>
+        <v>177</v>
       </c>
       <c r="I872">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J872" t="s">
+        <v>2345</v>
       </c>
     </row>
     <row r="873" spans="1:10">
       <c r="A873" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="B873" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
       <c r="C873" t="s">
-        <v>51</v>
+        <v>991</v>
       </c>
       <c r="D873" t="s">
         <v>25</v>
       </c>
       <c r="E873" t="s">
         <v>26</v>
       </c>
       <c r="F873" t="s">
-        <v>1281</v>
+        <v>27</v>
       </c>
       <c r="G873" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H873" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="I873">
         <v>3</v>
       </c>
       <c r="J873" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="874" spans="1:10">
       <c r="A874" t="s">
-        <v>2346</v>
+        <v>27</v>
       </c>
       <c r="B874" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="C874" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="D874" t="s">
         <v>25</v>
       </c>
       <c r="E874" t="s">
         <v>26</v>
       </c>
       <c r="F874" t="s">
-        <v>1281</v>
+        <v>27</v>
       </c>
       <c r="G874" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H874" t="s">
-        <v>153</v>
+        <v>497</v>
       </c>
       <c r="I874">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J874" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="875" spans="1:10">
       <c r="A875" t="s">
-        <v>2349</v>
+        <v>27</v>
       </c>
       <c r="B875" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="C875" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="D875" t="s">
         <v>25</v>
       </c>
       <c r="E875" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F875" t="s">
-        <v>1281</v>
+        <v>15</v>
       </c>
       <c r="G875" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H875" t="s">
-        <v>74</v>
+        <v>2352</v>
       </c>
       <c r="I875">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J875" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="876" spans="1:10">
       <c r="A876" t="s">
-        <v>2352</v>
+        <v>27</v>
       </c>
       <c r="B876" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="C876" t="s">
         <v>51</v>
       </c>
       <c r="D876" t="s">
         <v>25</v>
       </c>
       <c r="E876" t="s">
         <v>26</v>
       </c>
       <c r="F876" t="s">
-        <v>1281</v>
+        <v>27</v>
       </c>
       <c r="G876" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H876" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I876">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J876" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="877" spans="1:10">
       <c r="A877" t="s">
-        <v>27</v>
+        <v>2356</v>
       </c>
       <c r="B877" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
       <c r="C877" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="D877" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E877" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F877" t="s">
-        <v>130</v>
+        <v>59</v>
       </c>
       <c r="G877" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H877" t="s">
-        <v>502</v>
+        <v>74</v>
       </c>
       <c r="I877">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2356</v>
+        <v>0</v>
       </c>
     </row>
     <row r="878" spans="1:10">
       <c r="A878" t="s">
-        <v>1281</v>
+        <v>2358</v>
       </c>
       <c r="B878" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="C878" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D878" t="s">
         <v>25</v>
       </c>
       <c r="E878" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="F878" t="s">
-        <v>130</v>
+        <v>1251</v>
       </c>
       <c r="G878" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H878" t="s">
         <v>177</v>
       </c>
       <c r="I878">
         <v>3</v>
       </c>
       <c r="J878" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="879" spans="1:10">
       <c r="A879" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="B879" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="C879" t="s">
-        <v>995</v>
+        <v>310</v>
       </c>
       <c r="D879" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E879" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="F879" t="s">
-        <v>27</v>
+        <v>2358</v>
       </c>
       <c r="G879" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H879" t="s">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="I879">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J879" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="880" spans="1:10">
       <c r="A880" t="s">
-        <v>27</v>
+        <v>2358</v>
       </c>
       <c r="B880" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="C880" t="s">
-        <v>70</v>
+        <v>310</v>
       </c>
       <c r="D880" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E880" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="F880" t="s">
-        <v>27</v>
+        <v>1251</v>
       </c>
       <c r="G880" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H880" t="s">
-        <v>502</v>
+        <v>192</v>
       </c>
       <c r="I880">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2363</v>
+        <v>0</v>
       </c>
     </row>
     <row r="881" spans="1:10">
       <c r="A881" t="s">
-        <v>27</v>
+        <v>2239</v>
       </c>
       <c r="B881" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="C881" t="s">
-        <v>70</v>
+        <v>310</v>
       </c>
       <c r="D881" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E881" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F881" t="s">
-        <v>15</v>
+        <v>1255</v>
       </c>
       <c r="G881" t="s">
         <v>41</v>
       </c>
       <c r="H881" t="s">
-        <v>2365</v>
+        <v>74</v>
       </c>
       <c r="I881">
         <v>3</v>
       </c>
       <c r="J881" t="s">
         <v>2366</v>
       </c>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" t="s">
-        <v>27</v>
+        <v>2367</v>
       </c>
       <c r="B882" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
       <c r="C882" t="s">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="D882" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E882" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="F882" t="s">
-        <v>27</v>
+        <v>1895</v>
       </c>
       <c r="G882" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H882" t="s">
         <v>74</v>
       </c>
       <c r="I882">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J882" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="B883" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="C883" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="D883" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E883" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F883" t="s">
-        <v>59</v>
+        <v>1895</v>
       </c>
       <c r="G883" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H883" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="I883">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J883" t="s">
+        <v>2372</v>
       </c>
     </row>
     <row r="884" spans="1:10">
       <c r="A884" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="B884" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="C884" t="s">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="D884" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E884" t="s">
         <v>83</v>
       </c>
       <c r="F884" t="s">
-        <v>1261</v>
+        <v>1895</v>
       </c>
       <c r="G884" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H884" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I884">
         <v>3</v>
       </c>
       <c r="J884" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="885" spans="1:10">
       <c r="A885" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="B885" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="C885" t="s">
-        <v>310</v>
+        <v>109</v>
       </c>
       <c r="D885" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E885" t="s">
         <v>83</v>
       </c>
       <c r="F885" t="s">
-        <v>2371</v>
+        <v>1499</v>
       </c>
       <c r="G885" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H885" t="s">
         <v>192</v>
       </c>
       <c r="I885">
         <v>0</v>
       </c>
       <c r="J885" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="886" spans="1:10">
       <c r="A886" t="s">
-        <v>2371</v>
+        <v>160</v>
       </c>
       <c r="B886" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="C886" t="s">
-        <v>310</v>
+        <v>109</v>
       </c>
       <c r="D886" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E886" t="s">
         <v>83</v>
       </c>
       <c r="F886" t="s">
-        <v>1261</v>
+        <v>1499</v>
       </c>
       <c r="G886" t="s">
         <v>16</v>
       </c>
       <c r="H886" t="s">
         <v>192</v>
       </c>
       <c r="I886">
         <v>0</v>
       </c>
     </row>
     <row r="887" spans="1:10">
       <c r="A887" t="s">
-        <v>2252</v>
+        <v>2380</v>
       </c>
       <c r="B887" t="s">
-        <v>2378</v>
+        <v>2381</v>
       </c>
       <c r="C887" t="s">
-        <v>310</v>
+        <v>114</v>
       </c>
       <c r="D887" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E887" t="s">
         <v>83</v>
       </c>
       <c r="F887" t="s">
-        <v>1265</v>
+        <v>1499</v>
       </c>
       <c r="G887" t="s">
         <v>41</v>
       </c>
       <c r="H887" t="s">
         <v>74</v>
       </c>
       <c r="I887">
         <v>3</v>
       </c>
       <c r="J887" t="s">
-        <v>2379</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="888" spans="1:10">
       <c r="A888" t="s">
-        <v>2380</v>
+        <v>2383</v>
       </c>
       <c r="B888" t="s">
-        <v>2381</v>
+        <v>2384</v>
       </c>
       <c r="C888" t="s">
         <v>114</v>
       </c>
       <c r="D888" t="s">
         <v>13</v>
       </c>
       <c r="E888" t="s">
         <v>83</v>
       </c>
       <c r="F888" t="s">
-        <v>1908</v>
+        <v>1499</v>
       </c>
       <c r="G888" t="s">
         <v>41</v>
       </c>
       <c r="H888" t="s">
         <v>74</v>
       </c>
       <c r="I888">
         <v>3</v>
       </c>
       <c r="J888" t="s">
-        <v>2382</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="889" spans="1:10">
       <c r="A889" t="s">
-        <v>2383</v>
+        <v>2386</v>
       </c>
       <c r="B889" t="s">
-        <v>2384</v>
+        <v>2387</v>
       </c>
       <c r="C889" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="D889" t="s">
         <v>13</v>
       </c>
       <c r="E889" t="s">
         <v>83</v>
       </c>
       <c r="F889" t="s">
-        <v>1908</v>
+        <v>160</v>
       </c>
       <c r="G889" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H889" t="s">
-        <v>57</v>
+        <v>177</v>
       </c>
       <c r="I889">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J889" t="s">
-        <v>2385</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="890" spans="1:10">
       <c r="A890" t="s">
-        <v>2386</v>
+        <v>2389</v>
       </c>
       <c r="B890" t="s">
-        <v>2387</v>
+        <v>2390</v>
       </c>
       <c r="C890" t="s">
-        <v>114</v>
+        <v>1096</v>
       </c>
       <c r="D890" t="s">
         <v>13</v>
       </c>
       <c r="E890" t="s">
         <v>83</v>
       </c>
       <c r="F890" t="s">
-        <v>1908</v>
+        <v>1499</v>
       </c>
       <c r="G890" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H890" t="s">
-        <v>74</v>
+        <v>1554</v>
       </c>
       <c r="I890">
         <v>3</v>
       </c>
       <c r="J890" t="s">
-        <v>2388</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" t="s">
-        <v>2389</v>
+        <v>1497</v>
       </c>
       <c r="B891" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="C891" t="s">
-        <v>109</v>
+        <v>176</v>
       </c>
       <c r="D891" t="s">
         <v>13</v>
       </c>
       <c r="E891" t="s">
         <v>83</v>
       </c>
       <c r="F891" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G891" t="s">
         <v>41</v>
       </c>
       <c r="H891" t="s">
-        <v>192</v>
+        <v>74</v>
       </c>
       <c r="I891">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J891" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" t="s">
-        <v>160</v>
+        <v>1497</v>
       </c>
       <c r="B892" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="C892" t="s">
-        <v>109</v>
+        <v>223</v>
       </c>
       <c r="D892" t="s">
         <v>13</v>
       </c>
       <c r="E892" t="s">
         <v>83</v>
       </c>
       <c r="F892" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G892" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H892" t="s">
-        <v>192</v>
+        <v>444</v>
       </c>
       <c r="I892">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J892" t="s">
+        <v>2395</v>
       </c>
     </row>
     <row r="893" spans="1:10">
       <c r="A893" t="s">
-        <v>2393</v>
+        <v>2396</v>
       </c>
       <c r="B893" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
       <c r="C893" t="s">
-        <v>114</v>
+        <v>1219</v>
       </c>
       <c r="D893" t="s">
         <v>13</v>
       </c>
       <c r="E893" t="s">
         <v>83</v>
       </c>
       <c r="F893" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G893" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H893" t="s">
         <v>74</v>
       </c>
       <c r="I893">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J893" t="s">
-        <v>2395</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="894" spans="1:10">
       <c r="A894" t="s">
-        <v>2396</v>
+        <v>2380</v>
       </c>
       <c r="B894" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
       <c r="C894" t="s">
-        <v>114</v>
+        <v>1219</v>
       </c>
       <c r="D894" t="s">
         <v>13</v>
       </c>
       <c r="E894" t="s">
         <v>83</v>
       </c>
       <c r="F894" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G894" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H894" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="I894">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J894" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="895" spans="1:10">
       <c r="A895" t="s">
-        <v>2399</v>
+        <v>1499</v>
       </c>
       <c r="B895" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="C895" t="s">
-        <v>133</v>
+        <v>310</v>
       </c>
       <c r="D895" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E895" t="s">
         <v>83</v>
       </c>
       <c r="F895" t="s">
-        <v>160</v>
+        <v>1499</v>
       </c>
       <c r="G895" t="s">
         <v>41</v>
       </c>
       <c r="H895" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I895">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J895" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="B896" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="C896" t="s">
-        <v>1100</v>
+        <v>310</v>
       </c>
       <c r="D896" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E896" t="s">
         <v>83</v>
       </c>
       <c r="F896" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G896" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H896" t="s">
-        <v>1564</v>
+        <v>74</v>
       </c>
       <c r="I896">
         <v>3</v>
       </c>
       <c r="J896" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" t="s">
-        <v>1507</v>
+        <v>1497</v>
       </c>
       <c r="B897" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="C897" t="s">
-        <v>176</v>
+        <v>310</v>
       </c>
       <c r="D897" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E897" t="s">
         <v>83</v>
       </c>
       <c r="F897" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G897" t="s">
         <v>41</v>
       </c>
       <c r="H897" t="s">
-        <v>74</v>
+        <v>192</v>
       </c>
       <c r="I897">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J897" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="898" spans="1:10">
       <c r="A898" t="s">
-        <v>1507</v>
+        <v>2408</v>
       </c>
       <c r="B898" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="C898" t="s">
-        <v>223</v>
+        <v>122</v>
       </c>
       <c r="D898" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E898" t="s">
         <v>83</v>
       </c>
       <c r="F898" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G898" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H898" t="s">
-        <v>444</v>
+        <v>147</v>
       </c>
       <c r="I898">
         <v>3</v>
       </c>
       <c r="J898" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="899" spans="1:10">
       <c r="A899" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="B899" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="C899" t="s">
-        <v>1229</v>
+        <v>51</v>
       </c>
       <c r="D899" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E899" t="s">
         <v>83</v>
       </c>
       <c r="F899" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G899" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H899" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="I899">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J899" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" t="s">
-        <v>2393</v>
+        <v>2414</v>
       </c>
       <c r="B900" t="s">
-        <v>2412</v>
+        <v>2415</v>
       </c>
       <c r="C900" t="s">
-        <v>1229</v>
+        <v>122</v>
       </c>
       <c r="D900" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E900" t="s">
         <v>83</v>
       </c>
       <c r="F900" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G900" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H900" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
       <c r="I900">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J900" t="s">
-        <v>2413</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" t="s">
-        <v>1509</v>
+        <v>2417</v>
       </c>
       <c r="B901" t="s">
-        <v>2414</v>
+        <v>2418</v>
       </c>
       <c r="C901" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="D901" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E901" t="s">
         <v>83</v>
       </c>
       <c r="F901" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G901" t="s">
         <v>41</v>
       </c>
       <c r="H901" t="s">
         <v>74</v>
       </c>
       <c r="I901">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J901" t="s">
-        <v>2415</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="902" spans="1:10">
       <c r="A902" t="s">
-        <v>2416</v>
+        <v>1504</v>
       </c>
       <c r="B902" t="s">
-        <v>2417</v>
+        <v>2420</v>
       </c>
       <c r="C902" t="s">
         <v>310</v>
       </c>
       <c r="D902" t="s">
         <v>38</v>
       </c>
       <c r="E902" t="s">
         <v>83</v>
       </c>
       <c r="F902" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G902" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H902" t="s">
-        <v>74</v>
+        <v>392</v>
       </c>
       <c r="I902">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J902" t="s">
-        <v>2418</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" t="s">
-        <v>1507</v>
+        <v>2422</v>
       </c>
       <c r="B903" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C903" t="s">
         <v>310</v>
       </c>
       <c r="D903" t="s">
         <v>38</v>
       </c>
       <c r="E903" t="s">
         <v>83</v>
       </c>
       <c r="F903" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G903" t="s">
         <v>41</v>
       </c>
       <c r="H903" t="s">
-        <v>192</v>
+        <v>422</v>
       </c>
       <c r="I903">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J903" t="s">
-        <v>2420</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" t="s">
-        <v>2421</v>
+        <v>2425</v>
       </c>
       <c r="B904" t="s">
-        <v>2422</v>
+        <v>2426</v>
       </c>
       <c r="C904" t="s">
         <v>310</v>
       </c>
       <c r="D904" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E904" t="s">
         <v>83</v>
       </c>
       <c r="F904" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="G904" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H904" t="s">
-        <v>1304</v>
+        <v>192</v>
       </c>
       <c r="I904">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2423</v>
+        <v>0</v>
       </c>
     </row>
     <row r="905" spans="1:10">
       <c r="A905" t="s">
-        <v>2424</v>
+        <v>1927</v>
       </c>
       <c r="B905" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="C905" t="s">
-        <v>122</v>
+        <v>718</v>
       </c>
       <c r="D905" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E905" t="s">
         <v>83</v>
       </c>
       <c r="F905" t="s">
-        <v>1509</v>
+        <v>1932</v>
       </c>
       <c r="G905" t="s">
         <v>41</v>
       </c>
       <c r="H905" t="s">
-        <v>147</v>
+        <v>192</v>
       </c>
       <c r="I905">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J905" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="906" spans="1:10">
       <c r="A906" t="s">
-        <v>2427</v>
+        <v>1516</v>
       </c>
       <c r="B906" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="C906" t="s">
         <v>122</v>
       </c>
       <c r="D906" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E906" t="s">
         <v>83</v>
       </c>
       <c r="F906" t="s">
-        <v>1509</v>
+        <v>324</v>
       </c>
       <c r="G906" t="s">
         <v>41</v>
       </c>
       <c r="H906" t="s">
         <v>147</v>
       </c>
       <c r="I906">
         <v>3</v>
       </c>
       <c r="J906" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="907" spans="1:10">
       <c r="A907" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="B907" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="C907" t="s">
-        <v>51</v>
+        <v>122</v>
       </c>
       <c r="D907" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E907" t="s">
         <v>83</v>
       </c>
       <c r="F907" t="s">
-        <v>1509</v>
+        <v>324</v>
       </c>
       <c r="G907" t="s">
         <v>41</v>
       </c>
       <c r="H907" t="s">
-        <v>57</v>
+        <v>403</v>
       </c>
       <c r="I907">
         <v>3</v>
       </c>
       <c r="J907" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="908" spans="1:10">
       <c r="A908" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="B908" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="C908" t="s">
         <v>122</v>
       </c>
       <c r="D908" t="s">
         <v>38</v>
       </c>
       <c r="E908" t="s">
         <v>83</v>
       </c>
       <c r="F908" t="s">
-        <v>1509</v>
+        <v>324</v>
       </c>
       <c r="G908" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H908" t="s">
-        <v>147</v>
+        <v>74</v>
       </c>
       <c r="I908">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J908" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="909" spans="1:10">
       <c r="A909" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="B909" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="C909" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D909" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E909" t="s">
         <v>83</v>
       </c>
       <c r="F909" t="s">
-        <v>1509</v>
+        <v>1914</v>
       </c>
       <c r="G909" t="s">
         <v>41</v>
       </c>
       <c r="H909" t="s">
         <v>74</v>
       </c>
       <c r="I909">
         <v>3</v>
       </c>
       <c r="J909" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="910" spans="1:10">
       <c r="A910" t="s">
-        <v>1514</v>
+        <v>2440</v>
       </c>
       <c r="B910" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="C910" t="s">
         <v>310</v>
       </c>
       <c r="D910" t="s">
         <v>38</v>
       </c>
       <c r="E910" t="s">
         <v>83</v>
       </c>
       <c r="F910" t="s">
-        <v>1509</v>
+        <v>1895</v>
       </c>
       <c r="G910" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H910" t="s">
-        <v>392</v>
+        <v>74</v>
       </c>
       <c r="I910">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J910" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="911" spans="1:10">
       <c r="A911" t="s">
-        <v>2424</v>
+        <v>2443</v>
       </c>
       <c r="B911" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="C911" t="s">
         <v>310</v>
       </c>
       <c r="D911" t="s">
         <v>38</v>
       </c>
       <c r="E911" t="s">
         <v>83</v>
       </c>
       <c r="F911" t="s">
-        <v>1509</v>
+        <v>1914</v>
       </c>
       <c r="G911" t="s">
         <v>41</v>
       </c>
       <c r="H911" t="s">
-        <v>422</v>
+        <v>74</v>
       </c>
       <c r="I911">
         <v>3</v>
       </c>
       <c r="J911" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="912" spans="1:10">
       <c r="A912" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="B912" t="s">
-        <v>2444</v>
+        <v>2447</v>
       </c>
       <c r="C912" t="s">
         <v>310</v>
       </c>
       <c r="D912" t="s">
         <v>38</v>
       </c>
       <c r="E912" t="s">
         <v>83</v>
       </c>
       <c r="F912" t="s">
-        <v>1509</v>
+        <v>324</v>
       </c>
       <c r="G912" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H912" t="s">
-        <v>192</v>
+        <v>1964</v>
       </c>
       <c r="I912">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J912" t="s">
+        <v>2448</v>
       </c>
     </row>
     <row r="913" spans="1:10">
       <c r="A913" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="B913" t="s">
-        <v>2445</v>
+        <v>2449</v>
       </c>
       <c r="C913" t="s">
-        <v>722</v>
+        <v>310</v>
       </c>
       <c r="D913" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E913" t="s">
         <v>83</v>
       </c>
       <c r="F913" t="s">
-        <v>1945</v>
+        <v>1914</v>
       </c>
       <c r="G913" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H913" t="s">
         <v>192</v>
       </c>
       <c r="I913">
         <v>0</v>
       </c>
-      <c r="J913" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="914" spans="1:10">
       <c r="A914" t="s">
-        <v>1526</v>
+        <v>2440</v>
       </c>
       <c r="B914" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="C914" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D914" t="s">
         <v>25</v>
       </c>
       <c r="E914" t="s">
         <v>83</v>
       </c>
       <c r="F914" t="s">
-        <v>324</v>
+        <v>1895</v>
       </c>
       <c r="G914" t="s">
         <v>41</v>
       </c>
       <c r="H914" t="s">
-        <v>147</v>
+        <v>74</v>
       </c>
       <c r="I914">
         <v>3</v>
       </c>
       <c r="J914" t="s">
-        <v>2448</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="915" spans="1:10">
       <c r="A915" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
       <c r="B915" t="s">
-        <v>2450</v>
+        <v>2453</v>
       </c>
       <c r="C915" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D915" t="s">
         <v>25</v>
       </c>
       <c r="E915" t="s">
         <v>83</v>
       </c>
       <c r="F915" t="s">
-        <v>324</v>
+        <v>1914</v>
       </c>
       <c r="G915" t="s">
         <v>41</v>
       </c>
       <c r="H915" t="s">
-        <v>403</v>
+        <v>1267</v>
       </c>
       <c r="I915">
         <v>3</v>
       </c>
       <c r="J915" t="s">
-        <v>2451</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="916" spans="1:10">
       <c r="A916" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
       <c r="B916" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
       <c r="C916" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D916" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E916" t="s">
         <v>83</v>
       </c>
       <c r="F916" t="s">
-        <v>324</v>
+        <v>1914</v>
       </c>
       <c r="G916" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H916" t="s">
         <v>74</v>
       </c>
       <c r="I916">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J916" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="917" spans="1:10">
       <c r="A917" t="s">
-        <v>2455</v>
+        <v>2452</v>
       </c>
       <c r="B917" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="C917" t="s">
         <v>310</v>
       </c>
       <c r="D917" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E917" t="s">
         <v>83</v>
       </c>
       <c r="F917" t="s">
-        <v>1927</v>
+        <v>1914</v>
       </c>
       <c r="G917" t="s">
         <v>41</v>
       </c>
       <c r="H917" t="s">
-        <v>74</v>
+        <v>1267</v>
       </c>
       <c r="I917">
         <v>3</v>
       </c>
       <c r="J917" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="918" spans="1:10">
       <c r="A918" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="B918" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="C918" t="s">
         <v>310</v>
       </c>
       <c r="D918" t="s">
         <v>38</v>
       </c>
       <c r="E918" t="s">
         <v>83</v>
       </c>
       <c r="F918" t="s">
-        <v>1908</v>
+        <v>1914</v>
       </c>
       <c r="G918" t="s">
         <v>41</v>
       </c>
       <c r="H918" t="s">
         <v>74</v>
       </c>
       <c r="I918">
         <v>3</v>
       </c>
       <c r="J918" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="919" spans="1:10">
       <c r="A919" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="B919" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="C919" t="s">
         <v>310</v>
       </c>
       <c r="D919" t="s">
         <v>38</v>
       </c>
       <c r="E919" t="s">
         <v>83</v>
       </c>
       <c r="F919" t="s">
-        <v>1927</v>
+        <v>324</v>
       </c>
       <c r="G919" t="s">
         <v>41</v>
       </c>
       <c r="H919" t="s">
-        <v>74</v>
+        <v>1267</v>
       </c>
       <c r="I919">
         <v>3</v>
       </c>
       <c r="J919" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="920" spans="1:10">
       <c r="A920" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="B920" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="C920" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="D920" t="s">
         <v>38</v>
       </c>
       <c r="E920" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="F920" t="s">
-        <v>324</v>
+        <v>2468</v>
       </c>
       <c r="G920" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H920" t="s">
-        <v>1977</v>
+        <v>440</v>
       </c>
       <c r="I920">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2466</v>
+        <v>0</v>
       </c>
     </row>
     <row r="921" spans="1:10">
       <c r="A921" t="s">
-        <v>1943</v>
+        <v>2469</v>
       </c>
       <c r="B921" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
       <c r="C921" t="s">
-        <v>310</v>
+        <v>70</v>
       </c>
       <c r="D921" t="s">
         <v>38</v>
       </c>
       <c r="E921" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="F921" t="s">
-        <v>1927</v>
+        <v>130</v>
       </c>
       <c r="G921" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H921" t="s">
-        <v>192</v>
+        <v>74</v>
       </c>
       <c r="I921">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J921" t="s">
+        <v>2471</v>
       </c>
     </row>
     <row r="922" spans="1:10">
       <c r="A922" t="s">
-        <v>2458</v>
+        <v>2472</v>
       </c>
       <c r="B922" t="s">
-        <v>2468</v>
+        <v>2473</v>
       </c>
       <c r="C922" t="s">
-        <v>310</v>
+        <v>12</v>
       </c>
       <c r="D922" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E922" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F922" t="s">
-        <v>1908</v>
+        <v>52</v>
       </c>
       <c r="G922" t="s">
         <v>41</v>
       </c>
       <c r="H922" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="I922">
         <v>3</v>
       </c>
       <c r="J922" t="s">
-        <v>2469</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="923" spans="1:10">
       <c r="A923" t="s">
-        <v>2470</v>
+        <v>632</v>
       </c>
       <c r="B923" t="s">
-        <v>2471</v>
+        <v>2475</v>
       </c>
       <c r="C923" t="s">
-        <v>310</v>
+        <v>883</v>
       </c>
       <c r="D923" t="s">
-        <v>25</v>
+        <v>2476</v>
       </c>
       <c r="E923" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F923" t="s">
-        <v>1927</v>
+        <v>634</v>
       </c>
       <c r="G923" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H923" t="s">
-        <v>1277</v>
+        <v>444</v>
       </c>
       <c r="I923">
         <v>3</v>
       </c>
       <c r="J923" t="s">
-        <v>2472</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="924" spans="1:10">
       <c r="A924" t="s">
-        <v>2473</v>
+        <v>59</v>
       </c>
       <c r="B924" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="C924" t="s">
-        <v>310</v>
+        <v>718</v>
       </c>
       <c r="D924" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E924" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F924" t="s">
-        <v>1927</v>
+        <v>59</v>
       </c>
       <c r="G924" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H924" t="s">
-        <v>74</v>
+        <v>792</v>
       </c>
       <c r="I924">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J924" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="925" spans="1:10">
       <c r="A925" t="s">
-        <v>2470</v>
+        <v>2480</v>
       </c>
       <c r="B925" t="s">
-        <v>2476</v>
+        <v>2481</v>
       </c>
       <c r="C925" t="s">
-        <v>310</v>
+        <v>718</v>
       </c>
       <c r="D925" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E925" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F925" t="s">
-        <v>1927</v>
+        <v>55</v>
       </c>
       <c r="G925" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H925" t="s">
-        <v>1277</v>
+        <v>2482</v>
       </c>
       <c r="I925">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J925" t="s">
-        <v>2477</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" t="s">
-        <v>2478</v>
+        <v>1568</v>
       </c>
       <c r="B926" t="s">
-        <v>2479</v>
+        <v>2484</v>
       </c>
       <c r="C926" t="s">
-        <v>310</v>
+        <v>215</v>
       </c>
       <c r="D926" t="s">
         <v>38</v>
       </c>
       <c r="E926" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F926" t="s">
-        <v>1927</v>
+        <v>828</v>
       </c>
       <c r="G926" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H926" t="s">
-        <v>74</v>
+        <v>1679</v>
       </c>
       <c r="I926">
         <v>3</v>
       </c>
       <c r="J926" t="s">
-        <v>2480</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" t="s">
-        <v>2481</v>
+        <v>2486</v>
       </c>
       <c r="B927" t="s">
-        <v>2482</v>
+        <v>2487</v>
       </c>
       <c r="C927" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="D927" t="s">
         <v>38</v>
       </c>
       <c r="E927" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F927" t="s">
-        <v>324</v>
+        <v>1109</v>
       </c>
       <c r="G927" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H927" t="s">
-        <v>1277</v>
+        <v>147</v>
       </c>
       <c r="I927">
         <v>3</v>
       </c>
       <c r="J927" t="s">
-        <v>2483</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="928" spans="1:10">
       <c r="A928" t="s">
-        <v>2484</v>
+        <v>2489</v>
       </c>
       <c r="B928" t="s">
-        <v>2485</v>
+        <v>2490</v>
       </c>
       <c r="C928" t="s">
         <v>24</v>
       </c>
       <c r="D928" t="s">
         <v>38</v>
       </c>
       <c r="E928" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F928" t="s">
-        <v>2486</v>
+        <v>1109</v>
       </c>
       <c r="G928" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H928" t="s">
-        <v>440</v>
+        <v>147</v>
       </c>
       <c r="I928">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J928" t="s">
+        <v>2491</v>
       </c>
     </row>
     <row r="929" spans="1:10">
       <c r="A929" t="s">
-        <v>2487</v>
+        <v>2492</v>
       </c>
       <c r="B929" t="s">
-        <v>2488</v>
+        <v>2493</v>
       </c>
       <c r="C929" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="D929" t="s">
         <v>38</v>
       </c>
       <c r="E929" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="F929" t="s">
-        <v>130</v>
+        <v>79</v>
       </c>
       <c r="G929" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H929" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I929">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J929" t="s">
-        <v>2489</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="930" spans="1:10">
       <c r="A930" t="s">
-        <v>2490</v>
+        <v>2495</v>
       </c>
       <c r="B930" t="s">
-        <v>2491</v>
+        <v>2496</v>
       </c>
       <c r="C930" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D930" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E930" t="s">
         <v>14</v>
       </c>
       <c r="F930" t="s">
-        <v>52</v>
+        <v>614</v>
       </c>
       <c r="G930" t="s">
         <v>41</v>
       </c>
       <c r="H930" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="I930">
         <v>3</v>
       </c>
       <c r="J930" t="s">
-        <v>2492</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="931" spans="1:10">
       <c r="A931" t="s">
-        <v>636</v>
+        <v>2498</v>
       </c>
       <c r="B931" t="s">
-        <v>2493</v>
+        <v>2499</v>
       </c>
       <c r="C931" t="s">
-        <v>887</v>
+        <v>70</v>
       </c>
       <c r="D931" t="s">
-        <v>2494</v>
+        <v>25</v>
       </c>
       <c r="E931" t="s">
         <v>14</v>
       </c>
       <c r="F931" t="s">
-        <v>638</v>
+        <v>1109</v>
       </c>
       <c r="G931" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H931" t="s">
-        <v>444</v>
+        <v>74</v>
       </c>
       <c r="I931">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J931" t="s">
-        <v>2495</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="932" spans="1:10">
       <c r="A932" t="s">
-        <v>59</v>
+        <v>2136</v>
       </c>
       <c r="B932" t="s">
-        <v>2496</v>
+        <v>2501</v>
       </c>
       <c r="C932" t="s">
-        <v>722</v>
+        <v>51</v>
       </c>
       <c r="D932" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E932" t="s">
         <v>14</v>
       </c>
       <c r="F932" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="G932" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H932" t="s">
-        <v>796</v>
+        <v>177</v>
       </c>
       <c r="I932">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J932" t="s">
-        <v>2497</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="933" spans="1:10">
       <c r="A933" t="s">
-        <v>2498</v>
+        <v>2503</v>
       </c>
       <c r="B933" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
       <c r="C933" t="s">
-        <v>722</v>
+        <v>61</v>
       </c>
       <c r="D933" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E933" t="s">
         <v>14</v>
       </c>
       <c r="F933" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="G933" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H933" t="s">
-        <v>2500</v>
+        <v>403</v>
       </c>
       <c r="I933">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J933" t="s">
-        <v>2501</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="934" spans="1:10">
       <c r="A934" t="s">
-        <v>1578</v>
+        <v>2506</v>
       </c>
       <c r="B934" t="s">
-        <v>2502</v>
+        <v>2507</v>
       </c>
       <c r="C934" t="s">
-        <v>215</v>
+        <v>61</v>
       </c>
       <c r="D934" t="s">
         <v>38</v>
       </c>
       <c r="E934" t="s">
         <v>14</v>
       </c>
       <c r="F934" t="s">
-        <v>832</v>
+        <v>756</v>
       </c>
       <c r="G934" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H934" t="s">
-        <v>1689</v>
+        <v>147</v>
       </c>
       <c r="I934">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2503</v>
+        <v>0</v>
       </c>
     </row>
     <row r="935" spans="1:10">
       <c r="A935" t="s">
-        <v>2504</v>
+        <v>2508</v>
       </c>
       <c r="B935" t="s">
-        <v>2505</v>
+        <v>2509</v>
       </c>
       <c r="C935" t="s">
-        <v>24</v>
+        <v>768</v>
       </c>
       <c r="D935" t="s">
         <v>38</v>
       </c>
       <c r="E935" t="s">
         <v>14</v>
       </c>
       <c r="F935" t="s">
-        <v>1120</v>
+        <v>828</v>
       </c>
       <c r="G935" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="H935" t="s">
-        <v>147</v>
+        <v>792</v>
       </c>
       <c r="I935">
         <v>3</v>
       </c>
       <c r="J935" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="936" spans="1:10">
       <c r="A936" t="s">
-        <v>2507</v>
+        <v>632</v>
       </c>
       <c r="B936" t="s">
-        <v>2508</v>
+        <v>2511</v>
       </c>
       <c r="C936" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
       <c r="D936" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E936" t="s">
         <v>14</v>
       </c>
       <c r="F936" t="s">
-        <v>1120</v>
+        <v>634</v>
       </c>
       <c r="G936" t="s">
         <v>32</v>
       </c>
       <c r="H936" t="s">
-        <v>147</v>
+        <v>680</v>
       </c>
       <c r="I936">
         <v>2</v>
       </c>
       <c r="J936" t="s">
-        <v>2509</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="937" spans="1:10">
       <c r="A937" t="s">
-        <v>2510</v>
+        <v>2513</v>
       </c>
       <c r="B937" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="C937" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="D937" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E937" t="s">
         <v>78</v>
       </c>
       <c r="F937" t="s">
-        <v>79</v>
+        <v>2513</v>
       </c>
       <c r="G937" t="s">
         <v>41</v>
       </c>
       <c r="H937" t="s">
         <v>147</v>
       </c>
       <c r="I937">
         <v>3</v>
       </c>
       <c r="J937" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="938" spans="1:10">
       <c r="A938" t="s">
-        <v>2513</v>
+        <v>2516</v>
       </c>
       <c r="B938" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C938" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="D938" t="s">
         <v>38</v>
       </c>
       <c r="E938" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F938" t="s">
-        <v>618</v>
+        <v>1215</v>
       </c>
       <c r="G938" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H938" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I938">
         <v>3</v>
       </c>
       <c r="J938" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="939" spans="1:10">
       <c r="A939" t="s">
-        <v>2516</v>
+        <v>386</v>
       </c>
       <c r="B939" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="C939" t="s">
-        <v>70</v>
+        <v>718</v>
       </c>
       <c r="D939" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E939" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F939" t="s">
-        <v>1120</v>
+        <v>311</v>
       </c>
       <c r="G939" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H939" t="s">
         <v>74</v>
       </c>
       <c r="I939">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J939" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="940" spans="1:10">
       <c r="A940" t="s">
-        <v>2149</v>
+        <v>160</v>
       </c>
       <c r="B940" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
       <c r="C940" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="D940" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E940" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F940" t="s">
-        <v>46</v>
+        <v>2513</v>
       </c>
       <c r="G940" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H940" t="s">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="I940">
         <v>3</v>
       </c>
       <c r="J940" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="941" spans="1:10">
       <c r="A941" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
       <c r="B941" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
       <c r="C941" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="D941" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E941" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F941" t="s">
-        <v>46</v>
+        <v>1178</v>
       </c>
       <c r="G941" t="s">
         <v>41</v>
       </c>
       <c r="H941" t="s">
-        <v>403</v>
+        <v>74</v>
       </c>
       <c r="I941">
         <v>3</v>
       </c>
       <c r="J941" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="942" spans="1:10">
       <c r="A942" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
       <c r="B942" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="C942" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="D942" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E942" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F942" t="s">
-        <v>760</v>
+        <v>1914</v>
       </c>
       <c r="G942" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H942" t="s">
-        <v>147</v>
+        <v>57</v>
       </c>
       <c r="I942">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J942" t="s">
+        <v>2528</v>
       </c>
     </row>
     <row r="943" spans="1:10">
       <c r="A943" t="s">
-        <v>2526</v>
+        <v>614</v>
       </c>
       <c r="B943" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
       <c r="C943" t="s">
-        <v>772</v>
+        <v>984</v>
       </c>
       <c r="D943" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E943" t="s">
         <v>14</v>
       </c>
       <c r="F943" t="s">
-        <v>832</v>
+        <v>614</v>
       </c>
       <c r="G943" t="s">
-        <v>152</v>
+        <v>32</v>
       </c>
       <c r="H943" t="s">
-        <v>796</v>
+        <v>74</v>
       </c>
       <c r="I943">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J943" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="944" spans="1:10">
       <c r="A944" t="s">
-        <v>636</v>
+        <v>743</v>
       </c>
       <c r="B944" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="C944" t="s">
-        <v>109</v>
+        <v>984</v>
       </c>
       <c r="D944" t="s">
         <v>13</v>
       </c>
       <c r="E944" t="s">
         <v>14</v>
       </c>
       <c r="F944" t="s">
-        <v>638</v>
+        <v>745</v>
       </c>
       <c r="G944" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H944" t="s">
-        <v>684</v>
+        <v>66</v>
       </c>
       <c r="I944">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J944" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="945" spans="1:10">
       <c r="A945" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="B945" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="C945" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D945" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E945" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F945" t="s">
-        <v>2531</v>
+        <v>2167</v>
       </c>
       <c r="G945" t="s">
         <v>41</v>
       </c>
       <c r="H945" t="s">
-        <v>147</v>
+        <v>2535</v>
       </c>
       <c r="I945">
         <v>3</v>
       </c>
       <c r="J945" t="s">
-        <v>2533</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="946" spans="1:10">
       <c r="A946" t="s">
-        <v>2534</v>
+        <v>2533</v>
       </c>
       <c r="B946" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="C946" t="s">
         <v>122</v>
       </c>
       <c r="D946" t="s">
         <v>38</v>
       </c>
       <c r="E946" t="s">
         <v>83</v>
       </c>
       <c r="F946" t="s">
-        <v>1225</v>
+        <v>2167</v>
       </c>
       <c r="G946" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H946" t="s">
-        <v>74</v>
+        <v>403</v>
       </c>
       <c r="I946">
         <v>3</v>
       </c>
       <c r="J946" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="947" spans="1:10">
       <c r="A947" t="s">
-        <v>386</v>
+        <v>120</v>
       </c>
       <c r="B947" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="C947" t="s">
-        <v>722</v>
+        <v>122</v>
       </c>
       <c r="D947" t="s">
-        <v>13</v>
+        <v>861</v>
       </c>
       <c r="E947" t="s">
         <v>83</v>
       </c>
       <c r="F947" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="G947" t="s">
         <v>32</v>
       </c>
       <c r="H947" t="s">
         <v>74</v>
       </c>
       <c r="I947">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J947" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="948" spans="1:10">
       <c r="A948" t="s">
-        <v>160</v>
+        <v>126</v>
       </c>
       <c r="B948" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="C948" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D948" t="s">
-        <v>13</v>
+        <v>861</v>
       </c>
       <c r="E948" t="s">
         <v>83</v>
       </c>
       <c r="F948" t="s">
-        <v>2531</v>
+        <v>317</v>
       </c>
       <c r="G948" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H948" t="s">
-        <v>147</v>
+        <v>74</v>
       </c>
       <c r="I948">
         <v>3</v>
       </c>
       <c r="J948" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="949" spans="1:10">
       <c r="A949" t="s">
-        <v>2541</v>
+        <v>1565</v>
       </c>
       <c r="B949" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="C949" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="D949" t="s">
-        <v>13</v>
+        <v>861</v>
       </c>
       <c r="E949" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="F949" t="s">
-        <v>1188</v>
+        <v>1565</v>
       </c>
       <c r="G949" t="s">
         <v>41</v>
       </c>
       <c r="H949" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="I949">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J949" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="950" spans="1:10">
       <c r="A950" t="s">
-        <v>2544</v>
+        <v>1702</v>
       </c>
       <c r="B950" t="s">
         <v>2545</v>
       </c>
       <c r="C950" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="D950" t="s">
-        <v>13</v>
+        <v>861</v>
       </c>
       <c r="E950" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="F950" t="s">
-        <v>1927</v>
+        <v>1702</v>
       </c>
       <c r="G950" t="s">
         <v>41</v>
       </c>
       <c r="H950" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="I950">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J950" t="s">
         <v>2546</v>
       </c>
     </row>
     <row r="951" spans="1:10">
       <c r="A951" t="s">
-        <v>618</v>
+        <v>2547</v>
       </c>
       <c r="B951" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="C951" t="s">
-        <v>988</v>
+        <v>981</v>
       </c>
       <c r="D951" t="s">
         <v>13</v>
       </c>
       <c r="E951" t="s">
         <v>14</v>
       </c>
       <c r="F951" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G951" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H951" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="I951">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J951" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="952" spans="1:10">
       <c r="A952" t="s">
-        <v>747</v>
+        <v>2550</v>
       </c>
       <c r="B952" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
       <c r="C952" t="s">
-        <v>988</v>
+        <v>230</v>
       </c>
       <c r="D952" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E952" t="s">
         <v>14</v>
       </c>
       <c r="F952" t="s">
-        <v>749</v>
+        <v>15</v>
       </c>
       <c r="G952" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H952" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="I952">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2550</v>
+        <v>0</v>
       </c>
     </row>
     <row r="953" spans="1:10">
       <c r="A953" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="B953" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="C953" t="s">
-        <v>122</v>
+        <v>180</v>
       </c>
       <c r="D953" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E953" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F953" t="s">
-        <v>2180</v>
+        <v>756</v>
       </c>
       <c r="G953" t="s">
         <v>41</v>
       </c>
       <c r="H953" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="I953">
         <v>3</v>
       </c>
       <c r="J953" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="954" spans="1:10">
       <c r="A954" t="s">
-        <v>2551</v>
+        <v>2556</v>
       </c>
       <c r="B954" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="C954" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="D954" t="s">
         <v>38</v>
       </c>
       <c r="E954" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F954" t="s">
-        <v>2180</v>
+        <v>280</v>
       </c>
       <c r="G954" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H954" t="s">
-        <v>403</v>
+        <v>74</v>
       </c>
       <c r="I954">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J954" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="955" spans="1:10">
       <c r="A955" t="s">
-        <v>120</v>
+        <v>2559</v>
       </c>
       <c r="B955" t="s">
-        <v>2557</v>
+        <v>2560</v>
       </c>
       <c r="C955" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="D955" t="s">
-        <v>865</v>
+        <v>25</v>
       </c>
       <c r="E955" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="F955" t="s">
-        <v>317</v>
+        <v>274</v>
       </c>
       <c r="G955" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H955" t="s">
-        <v>74</v>
+        <v>925</v>
       </c>
       <c r="I955">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J955" t="s">
-        <v>2558</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="956" spans="1:10">
       <c r="A956" t="s">
-        <v>126</v>
+        <v>2562</v>
       </c>
       <c r="B956" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
       <c r="C956" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="D956" t="s">
-        <v>865</v>
+        <v>38</v>
       </c>
       <c r="E956" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="F956" t="s">
-        <v>317</v>
+        <v>433</v>
       </c>
       <c r="G956" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H956" t="s">
         <v>74</v>
       </c>
       <c r="I956">
         <v>3</v>
       </c>
       <c r="J956" t="s">
-        <v>2560</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="957" spans="1:10">
       <c r="A957" t="s">
-        <v>1575</v>
+        <v>2565</v>
       </c>
       <c r="B957" t="s">
-        <v>2561</v>
+        <v>2566</v>
       </c>
       <c r="C957" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D957" t="s">
-        <v>865</v>
+        <v>38</v>
       </c>
       <c r="E957" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="F957" t="s">
-        <v>1575</v>
+        <v>2026</v>
       </c>
       <c r="G957" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H957" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="I957">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J957" t="s">
-        <v>2562</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="958" spans="1:10">
       <c r="A958" t="s">
-        <v>1712</v>
+        <v>2386</v>
       </c>
       <c r="B958" t="s">
-        <v>2563</v>
+        <v>2568</v>
       </c>
       <c r="C958" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D958" t="s">
-        <v>865</v>
+        <v>25</v>
       </c>
       <c r="E958" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="F958" t="s">
-        <v>1712</v>
+        <v>160</v>
       </c>
       <c r="G958" t="s">
         <v>41</v>
       </c>
       <c r="H958" t="s">
-        <v>74</v>
+        <v>2569</v>
       </c>
       <c r="I958">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J958" t="s">
-        <v>2564</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="959" spans="1:10">
       <c r="A959" t="s">
-        <v>2565</v>
+        <v>2571</v>
       </c>
       <c r="B959" t="s">
-        <v>2566</v>
+        <v>2572</v>
       </c>
       <c r="C959" t="s">
-        <v>985</v>
+        <v>24</v>
       </c>
       <c r="D959" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E959" t="s">
         <v>14</v>
       </c>
       <c r="F959" t="s">
-        <v>618</v>
+        <v>831</v>
       </c>
       <c r="G959" t="s">
         <v>41</v>
       </c>
       <c r="H959" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="I959">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J959" t="s">
-        <v>2567</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="960" spans="1:10">
       <c r="A960" t="s">
-        <v>2568</v>
+        <v>1007</v>
       </c>
       <c r="B960" t="s">
-        <v>2569</v>
+        <v>2574</v>
       </c>
       <c r="C960" t="s">
-        <v>230</v>
+        <v>51</v>
       </c>
       <c r="D960" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E960" t="s">
         <v>14</v>
       </c>
       <c r="F960" t="s">
-        <v>15</v>
+        <v>1007</v>
       </c>
       <c r="G960" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H960" t="s">
-        <v>47</v>
+        <v>497</v>
       </c>
       <c r="I960">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="J960" t="s">
+        <v>2575</v>
       </c>
     </row>
     <row r="961" spans="1:10">
       <c r="A961" t="s">
-        <v>2570</v>
+        <v>2576</v>
       </c>
       <c r="B961" t="s">
-        <v>2571</v>
+        <v>2577</v>
       </c>
       <c r="C961" t="s">
-        <v>180</v>
+        <v>122</v>
       </c>
       <c r="D961" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E961" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F961" t="s">
-        <v>760</v>
+        <v>902</v>
       </c>
       <c r="G961" t="s">
         <v>41</v>
       </c>
       <c r="H961" t="s">
-        <v>2572</v>
+        <v>134</v>
       </c>
       <c r="I961">
         <v>3</v>
       </c>
       <c r="J961" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="962" spans="1:10">
       <c r="A962" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="B962" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
       <c r="C962" t="s">
-        <v>61</v>
+        <v>122</v>
       </c>
       <c r="D962" t="s">
         <v>38</v>
       </c>
       <c r="E962" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F962" t="s">
-        <v>280</v>
+        <v>902</v>
       </c>
       <c r="G962" t="s">
         <v>32</v>
       </c>
       <c r="H962" t="s">
         <v>74</v>
       </c>
       <c r="I962">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J962" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="963" spans="1:10">
       <c r="A963" t="s">
-        <v>2577</v>
+        <v>146</v>
       </c>
       <c r="B963" t="s">
-        <v>2578</v>
+        <v>2581</v>
       </c>
       <c r="C963" t="s">
         <v>24</v>
       </c>
       <c r="D963" t="s">
         <v>25</v>
       </c>
       <c r="E963" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="F963" t="s">
-        <v>274</v>
+        <v>146</v>
       </c>
       <c r="G963" t="s">
         <v>41</v>
       </c>
       <c r="H963" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="I963">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J963" t="s">
-        <v>2579</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="964" spans="1:10">
       <c r="A964" t="s">
-        <v>2580</v>
+        <v>2583</v>
       </c>
       <c r="B964" t="s">
-        <v>2581</v>
+        <v>2584</v>
       </c>
       <c r="C964" t="s">
         <v>24</v>
       </c>
       <c r="D964" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E964" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="F964" t="s">
-        <v>433</v>
+        <v>2585</v>
       </c>
       <c r="G964" t="s">
         <v>41</v>
       </c>
       <c r="H964" t="s">
-        <v>74</v>
+        <v>759</v>
       </c>
       <c r="I964">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J964" t="s">
-        <v>2582</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="965" spans="1:10">
       <c r="A965" t="s">
         <v>2583</v>
       </c>
       <c r="B965" t="s">
-        <v>2584</v>
+        <v>2587</v>
       </c>
       <c r="C965" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D965" t="s">
         <v>38</v>
       </c>
       <c r="E965" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="F965" t="s">
-        <v>2039</v>
+        <v>2585</v>
       </c>
       <c r="G965" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H965" t="s">
-        <v>74</v>
+        <v>759</v>
       </c>
       <c r="I965">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J965" t="s">
-        <v>2585</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="966" spans="1:10">
       <c r="A966" t="s">
-        <v>2399</v>
+        <v>2589</v>
       </c>
       <c r="B966" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="C966" t="s">
-        <v>310</v>
+        <v>109</v>
       </c>
       <c r="D966" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E966" t="s">
         <v>78</v>
       </c>
       <c r="F966" t="s">
-        <v>160</v>
+        <v>79</v>
       </c>
       <c r="G966" t="s">
         <v>41</v>
       </c>
       <c r="H966" t="s">
-        <v>2587</v>
+        <v>464</v>
       </c>
       <c r="I966">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J966" t="s">
-        <v>2588</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="967" spans="1:10">
       <c r="A967" t="s">
-        <v>2589</v>
+        <v>2592</v>
       </c>
       <c r="B967" t="s">
-        <v>2590</v>
+        <v>2593</v>
       </c>
       <c r="C967" t="s">
-        <v>24</v>
+        <v>984</v>
       </c>
       <c r="D967" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E967" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F967" t="s">
-        <v>835</v>
+        <v>79</v>
       </c>
       <c r="G967" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H967" t="s">
-        <v>74</v>
+        <v>915</v>
       </c>
       <c r="I967">
         <v>3</v>
       </c>
       <c r="J967" t="s">
-        <v>2591</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="968" spans="1:10">
       <c r="A968" t="s">
-        <v>1011</v>
+        <v>2595</v>
       </c>
       <c r="B968" t="s">
-        <v>2592</v>
+        <v>2596</v>
       </c>
       <c r="C968" t="s">
-        <v>51</v>
+        <v>628</v>
       </c>
       <c r="D968" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E968" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F968" t="s">
-        <v>1011</v>
+        <v>2513</v>
       </c>
       <c r="G968" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H968" t="s">
-        <v>502</v>
+        <v>177</v>
       </c>
       <c r="I968">
         <v>3</v>
       </c>
       <c r="J968" t="s">
-        <v>2593</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="969" spans="1:10">
       <c r="A969" t="s">
-        <v>2594</v>
+        <v>2598</v>
       </c>
       <c r="B969" t="s">
-        <v>2595</v>
+        <v>2599</v>
       </c>
       <c r="C969" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="D969" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E969" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="F969"/>
       <c r="G969" t="s">
         <v>41</v>
       </c>
       <c r="H969" t="s">
-        <v>134</v>
+        <v>403</v>
       </c>
       <c r="I969">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J969" t="s">
-        <v>2596</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="970" spans="1:10">
       <c r="A970" t="s">
-        <v>2594</v>
+        <v>76</v>
       </c>
       <c r="B970" t="s">
-        <v>2597</v>
+        <v>2601</v>
       </c>
       <c r="C970" t="s">
-        <v>122</v>
+        <v>1096</v>
       </c>
       <c r="D970" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E970" t="s">
         <v>78</v>
       </c>
       <c r="F970" t="s">
-        <v>906</v>
+        <v>79</v>
       </c>
       <c r="G970" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H970" t="s">
-        <v>74</v>
+        <v>464</v>
       </c>
       <c r="I970">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J970" t="s">
-        <v>2598</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="971" spans="1:10">
       <c r="A971" t="s">
-        <v>146</v>
+        <v>2603</v>
       </c>
       <c r="B971" t="s">
-        <v>2599</v>
+        <v>2604</v>
       </c>
       <c r="C971" t="s">
-        <v>24</v>
+        <v>1266</v>
       </c>
       <c r="D971" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E971" t="s">
         <v>78</v>
       </c>
       <c r="F971" t="s">
-        <v>146</v>
+        <v>79</v>
       </c>
       <c r="G971" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H971" t="s">
-        <v>940</v>
+        <v>1554</v>
       </c>
       <c r="I971">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J971" t="s">
-        <v>2600</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="972" spans="1:10">
       <c r="A972" t="s">
-        <v>2601</v>
+        <v>76</v>
       </c>
       <c r="B972" t="s">
-        <v>2602</v>
+        <v>2606</v>
       </c>
       <c r="C972" t="s">
         <v>24</v>
       </c>
       <c r="D972" t="s">
         <v>25</v>
       </c>
       <c r="E972" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="F972" t="s">
-        <v>2603</v>
+        <v>160</v>
       </c>
       <c r="G972" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H972" t="s">
-        <v>763</v>
+        <v>90</v>
       </c>
       <c r="I972">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J972" t="s">
-        <v>2604</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="973" spans="1:10">
       <c r="A973" t="s">
-        <v>2601</v>
+        <v>79</v>
       </c>
       <c r="B973" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C973" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D973" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E973" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="F973" t="s">
-        <v>2603</v>
+        <v>79</v>
       </c>
       <c r="G973" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H973" t="s">
-        <v>763</v>
+        <v>464</v>
       </c>
       <c r="I973">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J973" t="s">
-        <v>2606</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="974" spans="1:10">
       <c r="A974" t="s">
-        <v>2607</v>
+        <v>1003</v>
       </c>
       <c r="B974" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="C974" t="s">
-        <v>109</v>
+        <v>230</v>
       </c>
       <c r="D974" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E974" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F974" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="G974" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H974" t="s">
-        <v>464</v>
+        <v>196</v>
       </c>
       <c r="I974">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J974" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="975" spans="1:10">
       <c r="A975" t="s">
-        <v>2610</v>
+        <v>79</v>
       </c>
       <c r="B975" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="C975" t="s">
-        <v>988</v>
+        <v>310</v>
       </c>
       <c r="D975" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E975" t="s">
         <v>78</v>
       </c>
       <c r="F975" t="s">
         <v>79</v>
       </c>
       <c r="G975" t="s">
         <v>32</v>
       </c>
       <c r="H975" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="I975">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J975" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="976" spans="1:10">
       <c r="A976" t="s">
-        <v>2613</v>
+        <v>79</v>
       </c>
       <c r="B976" t="s">
         <v>2614</v>
       </c>
       <c r="C976" t="s">
-        <v>632</v>
+        <v>24</v>
       </c>
       <c r="D976" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E976" t="s">
         <v>78</v>
       </c>
       <c r="F976" t="s">
-        <v>2531</v>
+        <v>79</v>
       </c>
       <c r="G976" t="s">
         <v>32</v>
       </c>
       <c r="H976" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="I976">
         <v>3</v>
       </c>
       <c r="J976" t="s">
         <v>2615</v>
       </c>
     </row>
     <row r="977" spans="1:10">
       <c r="A977" t="s">
         <v>2616</v>
       </c>
       <c r="B977" t="s">
         <v>2617</v>
       </c>
       <c r="C977" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="D977" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E977" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="F977"/>
+        <v>78</v>
+      </c>
+      <c r="F977" t="s">
+        <v>79</v>
+      </c>
       <c r="G977" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H977" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="I977">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J977" t="s">
         <v>2618</v>
       </c>
     </row>
     <row r="978" spans="1:10">
       <c r="A978" t="s">
-        <v>76</v>
+        <v>2513</v>
       </c>
       <c r="B978" t="s">
         <v>2619</v>
       </c>
       <c r="C978" t="s">
-        <v>1100</v>
+        <v>24</v>
       </c>
       <c r="D978" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E978" t="s">
         <v>78</v>
       </c>
       <c r="F978" t="s">
-        <v>79</v>
+        <v>2513</v>
       </c>
       <c r="G978" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H978" t="s">
-        <v>464</v>
+        <v>90</v>
       </c>
       <c r="I978">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J978" t="s">
         <v>2620</v>
       </c>
     </row>
     <row r="979" spans="1:10">
       <c r="A979" t="s">
         <v>2621</v>
       </c>
       <c r="B979" t="s">
         <v>2622</v>
       </c>
       <c r="C979" t="s">
-        <v>1276</v>
+        <v>24</v>
       </c>
       <c r="D979" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E979" t="s">
         <v>78</v>
       </c>
       <c r="F979" t="s">
-        <v>79</v>
+        <v>2623</v>
       </c>
       <c r="G979" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H979" t="s">
-        <v>1564</v>
+        <v>90</v>
       </c>
       <c r="I979">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J979" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="980" spans="1:10">
       <c r="A980" t="s">
         <v>76</v>
       </c>
       <c r="B980" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="C980" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="D980" t="s">
         <v>25</v>
       </c>
       <c r="E980" t="s">
         <v>78</v>
       </c>
       <c r="F980" t="s">
-        <v>160</v>
+        <v>79</v>
       </c>
       <c r="G980" t="s">
         <v>32</v>
       </c>
       <c r="H980" t="s">
-        <v>90</v>
+        <v>147</v>
       </c>
       <c r="I980">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J980" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="981" spans="1:10">
       <c r="A981" t="s">
-        <v>79</v>
+        <v>1504</v>
       </c>
       <c r="B981" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="C981" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D981" t="s">
         <v>25</v>
       </c>
       <c r="E981" t="s">
         <v>78</v>
       </c>
       <c r="F981" t="s">
         <v>79</v>
       </c>
       <c r="G981" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H981" t="s">
-        <v>464</v>
+        <v>90</v>
       </c>
       <c r="I981">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J981" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="982" spans="1:10">
       <c r="A982" t="s">
-        <v>1007</v>
+        <v>2629</v>
       </c>
       <c r="B982" t="s">
-        <v>2628</v>
+        <v>2630</v>
       </c>
       <c r="C982" t="s">
-        <v>230</v>
+        <v>122</v>
       </c>
       <c r="D982" t="s">
         <v>25</v>
       </c>
       <c r="E982" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="F982" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="G982" t="s">
         <v>32</v>
       </c>
       <c r="H982" t="s">
-        <v>196</v>
+        <v>134</v>
       </c>
       <c r="I982">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J982" t="s">
-        <v>2629</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="983" spans="1:10">
       <c r="A983" t="s">
-        <v>79</v>
+        <v>2513</v>
       </c>
       <c r="B983" t="s">
-        <v>2630</v>
+        <v>2632</v>
       </c>
       <c r="C983" t="s">
-        <v>310</v>
+        <v>24</v>
       </c>
       <c r="D983" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E983" t="s">
         <v>78</v>
       </c>
       <c r="F983" t="s">
-        <v>79</v>
+        <v>2513</v>
       </c>
       <c r="G983" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H983" t="s">
-        <v>919</v>
+        <v>90</v>
       </c>
       <c r="I983">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J983" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="984" spans="1:10">
       <c r="A984" t="s">
         <v>79</v>
       </c>
       <c r="B984" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
       <c r="C984" t="s">
         <v>24</v>
       </c>
       <c r="D984" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E984" t="s">
         <v>78</v>
       </c>
       <c r="F984" t="s">
         <v>79</v>
       </c>
       <c r="G984" t="s">
         <v>32</v>
       </c>
       <c r="H984" t="s">
         <v>74</v>
       </c>
       <c r="I984">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J984" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="985" spans="1:10">
       <c r="A985" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
       <c r="B985" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="C985" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="D985" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E985" t="s">
         <v>78</v>
       </c>
       <c r="F985" t="s">
         <v>79</v>
       </c>
       <c r="G985" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H985" t="s">
-        <v>134</v>
+        <v>90</v>
       </c>
       <c r="I985">
         <v>3</v>
       </c>
       <c r="J985" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="986" spans="1:10">
       <c r="A986" t="s">
-        <v>2531</v>
+        <v>2639</v>
       </c>
       <c r="B986" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C986" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D986" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E986" t="s">
         <v>78</v>
       </c>
       <c r="F986" t="s">
-        <v>2531</v>
+        <v>79</v>
       </c>
       <c r="G986" t="s">
         <v>41</v>
       </c>
       <c r="H986" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="I986">
         <v>3</v>
       </c>
       <c r="J986" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="987" spans="1:10">
       <c r="A987" t="s">
-        <v>2639</v>
+        <v>79</v>
       </c>
       <c r="B987" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
       <c r="C987" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="D987" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E987" t="s">
         <v>78</v>
       </c>
       <c r="F987" t="s">
-        <v>2641</v>
+        <v>79</v>
       </c>
       <c r="G987" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H987" t="s">
-        <v>90</v>
+        <v>915</v>
       </c>
       <c r="I987">
         <v>3</v>
       </c>
       <c r="J987" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="988" spans="1:10">
       <c r="A988" t="s">
-        <v>76</v>
+        <v>2616</v>
       </c>
       <c r="B988" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="C988" t="s">
-        <v>61</v>
+        <v>122</v>
       </c>
       <c r="D988" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E988" t="s">
         <v>78</v>
       </c>
       <c r="F988" t="s">
         <v>79</v>
       </c>
       <c r="G988" t="s">
         <v>32</v>
       </c>
       <c r="H988" t="s">
-        <v>147</v>
+        <v>2074</v>
       </c>
       <c r="I988">
         <v>2</v>
       </c>
       <c r="J988" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="989" spans="1:10">
       <c r="A989" t="s">
-        <v>1514</v>
+        <v>89</v>
       </c>
       <c r="B989" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="C989" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D989" t="s">
         <v>25</v>
       </c>
       <c r="E989" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F989" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="G989" t="s">
         <v>41</v>
       </c>
       <c r="H989" t="s">
-        <v>90</v>
+        <v>2352</v>
       </c>
       <c r="I989">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J989" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="990" spans="1:10">
       <c r="A990" t="s">
-        <v>2647</v>
+        <v>89</v>
       </c>
       <c r="B990" t="s">
         <v>2648</v>
       </c>
       <c r="C990" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="D990" t="s">
         <v>25</v>
       </c>
       <c r="E990" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F990" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="G990" t="s">
         <v>32</v>
       </c>
       <c r="H990" t="s">
-        <v>134</v>
+        <v>1585</v>
       </c>
       <c r="I990">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J990" t="s">
         <v>2649</v>
       </c>
     </row>
     <row r="991" spans="1:10">
       <c r="A991" t="s">
-        <v>2531</v>
+        <v>2650</v>
       </c>
       <c r="B991" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="C991" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D991" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E991" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F991" t="s">
-        <v>2531</v>
+        <v>89</v>
       </c>
       <c r="G991" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H991" t="s">
-        <v>90</v>
+        <v>464</v>
       </c>
       <c r="I991">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J991" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="992" spans="1:10">
       <c r="A992" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="B992" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="C992" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="D992" t="s">
         <v>38</v>
       </c>
       <c r="E992" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F992" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="G992" t="s">
         <v>32</v>
       </c>
       <c r="H992" t="s">
         <v>74</v>
       </c>
       <c r="I992">
         <v>2</v>
       </c>
       <c r="J992" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="993" spans="1:10">
       <c r="A993" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="B993" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="C993" t="s">
         <v>24</v>
       </c>
       <c r="D993" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E993" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F993" t="s">
-        <v>79</v>
+        <v>2585</v>
       </c>
       <c r="G993" t="s">
         <v>41</v>
       </c>
       <c r="H993" t="s">
-        <v>90</v>
+        <v>759</v>
       </c>
       <c r="I993">
         <v>3</v>
       </c>
       <c r="J993" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="994" spans="1:10">
       <c r="A994" t="s">
-        <v>2657</v>
+        <v>2655</v>
       </c>
       <c r="B994" t="s">
         <v>2658</v>
       </c>
       <c r="C994" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D994" t="s">
         <v>38</v>
       </c>
       <c r="E994" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F994" t="s">
-        <v>79</v>
+        <v>2585</v>
       </c>
       <c r="G994" t="s">
         <v>41</v>
       </c>
       <c r="H994" t="s">
-        <v>53</v>
+        <v>759</v>
       </c>
       <c r="I994">
         <v>3</v>
       </c>
       <c r="J994" t="s">
         <v>2659</v>
       </c>
     </row>
     <row r="995" spans="1:10">
       <c r="A995" t="s">
-        <v>79</v>
+        <v>2660</v>
       </c>
       <c r="B995" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="C995" t="s">
         <v>310</v>
       </c>
       <c r="D995" t="s">
         <v>38</v>
       </c>
       <c r="E995" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F995" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="G995" t="s">
         <v>32</v>
       </c>
       <c r="H995" t="s">
-        <v>919</v>
+        <v>74</v>
       </c>
       <c r="I995">
         <v>3</v>
       </c>
       <c r="J995" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="996" spans="1:10">
       <c r="A996" t="s">
-        <v>2634</v>
+        <v>2663</v>
       </c>
       <c r="B996" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="C996" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="D996" t="s">
         <v>38</v>
       </c>
       <c r="E996" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F996" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G996" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H996" t="s">
-        <v>2087</v>
+        <v>1182</v>
       </c>
       <c r="I996">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J996" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="997" spans="1:10">
       <c r="A997" t="s">
-        <v>89</v>
+        <v>2666</v>
       </c>
       <c r="B997" t="s">
-        <v>2664</v>
+        <v>2667</v>
       </c>
       <c r="C997" t="s">
-        <v>70</v>
+        <v>718</v>
       </c>
       <c r="D997" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E997" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F997" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="G997" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H997" t="s">
-        <v>2365</v>
+        <v>464</v>
       </c>
       <c r="I997">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J997" t="s">
-        <v>2665</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="998" spans="1:10">
       <c r="A998" t="s">
-        <v>89</v>
+        <v>2669</v>
       </c>
       <c r="B998" t="s">
-        <v>2666</v>
+        <v>2670</v>
       </c>
       <c r="C998" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="D998" t="s">
         <v>25</v>
       </c>
       <c r="E998" t="s">
         <v>88</v>
       </c>
       <c r="F998" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="G998" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H998" t="s">
-        <v>1595</v>
+        <v>177</v>
       </c>
       <c r="I998">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J998" t="s">
-        <v>2667</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="999" spans="1:10">
       <c r="A999" t="s">
-        <v>2668</v>
+        <v>2672</v>
       </c>
       <c r="B999" t="s">
-        <v>2669</v>
+        <v>2673</v>
       </c>
       <c r="C999" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D999" t="s">
         <v>25</v>
       </c>
       <c r="E999" t="s">
         <v>88</v>
       </c>
       <c r="F999" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="G999" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H999" t="s">
-        <v>464</v>
+        <v>74</v>
       </c>
       <c r="I999">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J999" t="s">
-        <v>2670</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="1000" spans="1:10">
       <c r="A1000" t="s">
-        <v>89</v>
+        <v>2675</v>
       </c>
       <c r="B1000" t="s">
-        <v>2671</v>
+        <v>2676</v>
       </c>
       <c r="C1000" t="s">
         <v>70</v>
       </c>
       <c r="D1000" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E1000" t="s">
         <v>88</v>
       </c>
       <c r="F1000" t="s">
         <v>89</v>
       </c>
       <c r="G1000" t="s">
         <v>32</v>
       </c>
       <c r="H1000" t="s">
         <v>74</v>
       </c>
       <c r="I1000">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1000" t="s">
-        <v>2672</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="1001" spans="1:10">
       <c r="A1001" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="B1001" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="C1001" t="s">
-        <v>24</v>
+        <v>230</v>
       </c>
       <c r="D1001" t="s">
         <v>25</v>
       </c>
       <c r="E1001" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F1001" t="s">
-        <v>2603</v>
+        <v>15</v>
       </c>
       <c r="G1001" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H1001" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="I1001">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J1001" t="s">
-        <v>2675</v>
+        <v>2680</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="J2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="J3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="J5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="J6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="J7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="J8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="J9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="J10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="J12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="J13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="J14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="J15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="J16" r:id="rId_hyperlink_13"/>
     <hyperlink ref="J17" r:id="rId_hyperlink_14"/>
     <hyperlink ref="J18" r:id="rId_hyperlink_15"/>
     <hyperlink ref="J19" r:id="rId_hyperlink_16"/>
     <hyperlink ref="J20" r:id="rId_hyperlink_17"/>
     <hyperlink ref="J21" r:id="rId_hyperlink_18"/>
     <hyperlink ref="J22" r:id="rId_hyperlink_19"/>
     <hyperlink ref="J23" r:id="rId_hyperlink_20"/>
@@ -40051,730 +40069,731 @@
     <hyperlink ref="J116" r:id="rId_hyperlink_105"/>
     <hyperlink ref="J117" r:id="rId_hyperlink_106"/>
     <hyperlink ref="J118" r:id="rId_hyperlink_107"/>
     <hyperlink ref="J119" r:id="rId_hyperlink_108"/>
     <hyperlink ref="J120" r:id="rId_hyperlink_109"/>
     <hyperlink ref="J121" r:id="rId_hyperlink_110"/>
     <hyperlink ref="J122" r:id="rId_hyperlink_111"/>
     <hyperlink ref="J123" r:id="rId_hyperlink_112"/>
     <hyperlink ref="J124" r:id="rId_hyperlink_113"/>
     <hyperlink ref="J125" r:id="rId_hyperlink_114"/>
     <hyperlink ref="J126" r:id="rId_hyperlink_115"/>
     <hyperlink ref="J127" r:id="rId_hyperlink_116"/>
     <hyperlink ref="J128" r:id="rId_hyperlink_117"/>
     <hyperlink ref="J130" r:id="rId_hyperlink_118"/>
     <hyperlink ref="J131" r:id="rId_hyperlink_119"/>
     <hyperlink ref="J132" r:id="rId_hyperlink_120"/>
     <hyperlink ref="J133" r:id="rId_hyperlink_121"/>
     <hyperlink ref="J134" r:id="rId_hyperlink_122"/>
     <hyperlink ref="J135" r:id="rId_hyperlink_123"/>
     <hyperlink ref="J136" r:id="rId_hyperlink_124"/>
     <hyperlink ref="J137" r:id="rId_hyperlink_125"/>
     <hyperlink ref="J138" r:id="rId_hyperlink_126"/>
     <hyperlink ref="J139" r:id="rId_hyperlink_127"/>
     <hyperlink ref="J140" r:id="rId_hyperlink_128"/>
     <hyperlink ref="J141" r:id="rId_hyperlink_129"/>
-    <hyperlink ref="J142" r:id="rId_hyperlink_130"/>
-[...2 lines deleted...]
-    <hyperlink ref="J146" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="J143" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="J144" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="J146" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="J147" r:id="rId_hyperlink_133"/>
     <hyperlink ref="J148" r:id="rId_hyperlink_134"/>
-    <hyperlink ref="J149" r:id="rId_hyperlink_135"/>
-[...5 lines deleted...]
-    <hyperlink ref="J162" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="J150" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="J151" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="J153" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="J154" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="J160" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="J162" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="J163" r:id="rId_hyperlink_141"/>
     <hyperlink ref="J164" r:id="rId_hyperlink_142"/>
-    <hyperlink ref="J165" r:id="rId_hyperlink_143"/>
-    <hyperlink ref="J166" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="J170" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="J171" r:id="rId_hyperlink_144"/>
     <hyperlink ref="J172" r:id="rId_hyperlink_145"/>
     <hyperlink ref="J173" r:id="rId_hyperlink_146"/>
     <hyperlink ref="J174" r:id="rId_hyperlink_147"/>
     <hyperlink ref="J175" r:id="rId_hyperlink_148"/>
-    <hyperlink ref="J176" r:id="rId_hyperlink_149"/>
-[...4 lines deleted...]
-    <hyperlink ref="J187" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="J177" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="J178" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="J184" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="J185" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="J187" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="J188" r:id="rId_hyperlink_154"/>
     <hyperlink ref="J189" r:id="rId_hyperlink_155"/>
-    <hyperlink ref="J190" r:id="rId_hyperlink_156"/>
-    <hyperlink ref="J191" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="J192" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="J193" r:id="rId_hyperlink_157"/>
     <hyperlink ref="J194" r:id="rId_hyperlink_158"/>
     <hyperlink ref="J195" r:id="rId_hyperlink_159"/>
     <hyperlink ref="J196" r:id="rId_hyperlink_160"/>
     <hyperlink ref="J197" r:id="rId_hyperlink_161"/>
     <hyperlink ref="J198" r:id="rId_hyperlink_162"/>
-    <hyperlink ref="J199" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="J200" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="J200" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="J201" r:id="rId_hyperlink_164"/>
     <hyperlink ref="J202" r:id="rId_hyperlink_165"/>
-    <hyperlink ref="J203" r:id="rId_hyperlink_166"/>
-    <hyperlink ref="J204" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="J204" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="J205" r:id="rId_hyperlink_167"/>
     <hyperlink ref="J206" r:id="rId_hyperlink_168"/>
     <hyperlink ref="J207" r:id="rId_hyperlink_169"/>
-    <hyperlink ref="J208" r:id="rId_hyperlink_170"/>
-[...1 lines deleted...]
-    <hyperlink ref="J211" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="J209" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="J211" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="J212" r:id="rId_hyperlink_172"/>
     <hyperlink ref="J213" r:id="rId_hyperlink_173"/>
-    <hyperlink ref="J214" r:id="rId_hyperlink_174"/>
-    <hyperlink ref="J215" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="J215" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="J216" r:id="rId_hyperlink_175"/>
     <hyperlink ref="J217" r:id="rId_hyperlink_176"/>
     <hyperlink ref="J218" r:id="rId_hyperlink_177"/>
     <hyperlink ref="J219" r:id="rId_hyperlink_178"/>
     <hyperlink ref="J220" r:id="rId_hyperlink_179"/>
     <hyperlink ref="J221" r:id="rId_hyperlink_180"/>
     <hyperlink ref="J222" r:id="rId_hyperlink_181"/>
-    <hyperlink ref="J223" r:id="rId_hyperlink_182"/>
-    <hyperlink ref="J224" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="J224" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="J225" r:id="rId_hyperlink_183"/>
     <hyperlink ref="J226" r:id="rId_hyperlink_184"/>
-    <hyperlink ref="J227" r:id="rId_hyperlink_185"/>
-[...8 lines deleted...]
-    <hyperlink ref="J247" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="J228" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="J233" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="J234" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="J237" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="J238" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="J240" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="J244" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="J245" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="J247" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="J248" r:id="rId_hyperlink_194"/>
     <hyperlink ref="J249" r:id="rId_hyperlink_195"/>
     <hyperlink ref="J250" r:id="rId_hyperlink_196"/>
-    <hyperlink ref="J251" r:id="rId_hyperlink_197"/>
-    <hyperlink ref="J252" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="J252" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="J253" r:id="rId_hyperlink_198"/>
     <hyperlink ref="J254" r:id="rId_hyperlink_199"/>
-    <hyperlink ref="J255" r:id="rId_hyperlink_200"/>
-    <hyperlink ref="J256" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="J256" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="J257" r:id="rId_hyperlink_201"/>
     <hyperlink ref="J258" r:id="rId_hyperlink_202"/>
-    <hyperlink ref="J259" r:id="rId_hyperlink_203"/>
-    <hyperlink ref="J260" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="J260" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="J261" r:id="rId_hyperlink_204"/>
     <hyperlink ref="J262" r:id="rId_hyperlink_205"/>
     <hyperlink ref="J263" r:id="rId_hyperlink_206"/>
-    <hyperlink ref="J264" r:id="rId_hyperlink_207"/>
-[...1 lines deleted...]
-    <hyperlink ref="J267" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="J265" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="J267" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="J268" r:id="rId_hyperlink_209"/>
     <hyperlink ref="J269" r:id="rId_hyperlink_210"/>
     <hyperlink ref="J270" r:id="rId_hyperlink_211"/>
     <hyperlink ref="J271" r:id="rId_hyperlink_212"/>
-    <hyperlink ref="J272" r:id="rId_hyperlink_213"/>
-    <hyperlink ref="J273" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="J274" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="J275" r:id="rId_hyperlink_214"/>
     <hyperlink ref="J276" r:id="rId_hyperlink_215"/>
-    <hyperlink ref="J277" r:id="rId_hyperlink_216"/>
-[...1 lines deleted...]
-    <hyperlink ref="J282" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="J280" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="J282" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="J283" r:id="rId_hyperlink_218"/>
     <hyperlink ref="J284" r:id="rId_hyperlink_219"/>
     <hyperlink ref="J285" r:id="rId_hyperlink_220"/>
     <hyperlink ref="J286" r:id="rId_hyperlink_221"/>
-    <hyperlink ref="J287" r:id="rId_hyperlink_222"/>
-    <hyperlink ref="J288" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="J288" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="J289" r:id="rId_hyperlink_223"/>
     <hyperlink ref="J290" r:id="rId_hyperlink_224"/>
-    <hyperlink ref="J291" r:id="rId_hyperlink_225"/>
-    <hyperlink ref="J292" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="J292" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="J293" r:id="rId_hyperlink_226"/>
     <hyperlink ref="J294" r:id="rId_hyperlink_227"/>
     <hyperlink ref="J295" r:id="rId_hyperlink_228"/>
     <hyperlink ref="J296" r:id="rId_hyperlink_229"/>
     <hyperlink ref="J297" r:id="rId_hyperlink_230"/>
     <hyperlink ref="J298" r:id="rId_hyperlink_231"/>
     <hyperlink ref="J299" r:id="rId_hyperlink_232"/>
-    <hyperlink ref="J300" r:id="rId_hyperlink_233"/>
-    <hyperlink ref="J301" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="J301" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="J302" r:id="rId_hyperlink_234"/>
     <hyperlink ref="J303" r:id="rId_hyperlink_235"/>
     <hyperlink ref="J304" r:id="rId_hyperlink_236"/>
-    <hyperlink ref="J305" r:id="rId_hyperlink_237"/>
-[...4 lines deleted...]
-    <hyperlink ref="J315" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="J306" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="J307" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="J311" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="J313" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="J315" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="J316" r:id="rId_hyperlink_242"/>
     <hyperlink ref="J317" r:id="rId_hyperlink_243"/>
     <hyperlink ref="J318" r:id="rId_hyperlink_244"/>
-    <hyperlink ref="J319" r:id="rId_hyperlink_245"/>
-[...5 lines deleted...]
-    <hyperlink ref="J328" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="J320" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="J321" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="J323" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="J324" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="J326" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="J329" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="J330" r:id="rId_hyperlink_251"/>
     <hyperlink ref="J331" r:id="rId_hyperlink_252"/>
     <hyperlink ref="J332" r:id="rId_hyperlink_253"/>
     <hyperlink ref="J333" r:id="rId_hyperlink_254"/>
-    <hyperlink ref="J334" r:id="rId_hyperlink_255"/>
-    <hyperlink ref="J335" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="J335" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="J336" r:id="rId_hyperlink_256"/>
     <hyperlink ref="J337" r:id="rId_hyperlink_257"/>
-    <hyperlink ref="J338" r:id="rId_hyperlink_258"/>
-[...1 lines deleted...]
-    <hyperlink ref="J342" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="J340" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="J342" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="J343" r:id="rId_hyperlink_260"/>
     <hyperlink ref="J344" r:id="rId_hyperlink_261"/>
     <hyperlink ref="J345" r:id="rId_hyperlink_262"/>
-    <hyperlink ref="J346" r:id="rId_hyperlink_263"/>
-[...1 lines deleted...]
-    <hyperlink ref="J349" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="J347" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="J349" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="J350" r:id="rId_hyperlink_265"/>
     <hyperlink ref="J351" r:id="rId_hyperlink_266"/>
-    <hyperlink ref="J352" r:id="rId_hyperlink_267"/>
-    <hyperlink ref="J353" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="J353" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="J354" r:id="rId_hyperlink_268"/>
     <hyperlink ref="J355" r:id="rId_hyperlink_269"/>
     <hyperlink ref="J356" r:id="rId_hyperlink_270"/>
     <hyperlink ref="J357" r:id="rId_hyperlink_271"/>
     <hyperlink ref="J358" r:id="rId_hyperlink_272"/>
     <hyperlink ref="J359" r:id="rId_hyperlink_273"/>
     <hyperlink ref="J360" r:id="rId_hyperlink_274"/>
-    <hyperlink ref="J361" r:id="rId_hyperlink_275"/>
-[...2 lines deleted...]
-    <hyperlink ref="J365" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="J362" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="J363" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="J365" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="J366" r:id="rId_hyperlink_278"/>
     <hyperlink ref="J367" r:id="rId_hyperlink_279"/>
     <hyperlink ref="J368" r:id="rId_hyperlink_280"/>
     <hyperlink ref="J369" r:id="rId_hyperlink_281"/>
     <hyperlink ref="J370" r:id="rId_hyperlink_282"/>
     <hyperlink ref="J371" r:id="rId_hyperlink_283"/>
     <hyperlink ref="J372" r:id="rId_hyperlink_284"/>
     <hyperlink ref="J373" r:id="rId_hyperlink_285"/>
     <hyperlink ref="J374" r:id="rId_hyperlink_286"/>
-    <hyperlink ref="J375" r:id="rId_hyperlink_287"/>
-    <hyperlink ref="J376" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="J376" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="J377" r:id="rId_hyperlink_288"/>
     <hyperlink ref="J378" r:id="rId_hyperlink_289"/>
-    <hyperlink ref="J379" r:id="rId_hyperlink_290"/>
-    <hyperlink ref="J380" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="J380" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="J381" r:id="rId_hyperlink_291"/>
     <hyperlink ref="J382" r:id="rId_hyperlink_292"/>
     <hyperlink ref="J383" r:id="rId_hyperlink_293"/>
     <hyperlink ref="J384" r:id="rId_hyperlink_294"/>
-    <hyperlink ref="J385" r:id="rId_hyperlink_295"/>
-    <hyperlink ref="J386" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="J386" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="J387" r:id="rId_hyperlink_296"/>
     <hyperlink ref="J388" r:id="rId_hyperlink_297"/>
     <hyperlink ref="J389" r:id="rId_hyperlink_298"/>
     <hyperlink ref="J390" r:id="rId_hyperlink_299"/>
     <hyperlink ref="J391" r:id="rId_hyperlink_300"/>
-    <hyperlink ref="J392" r:id="rId_hyperlink_301"/>
-[...4 lines deleted...]
-    <hyperlink ref="J398" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="J393" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="J394" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="J396" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="J397" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="J398" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="J399" r:id="rId_hyperlink_306"/>
     <hyperlink ref="J400" r:id="rId_hyperlink_307"/>
     <hyperlink ref="J401" r:id="rId_hyperlink_308"/>
     <hyperlink ref="J402" r:id="rId_hyperlink_309"/>
     <hyperlink ref="J403" r:id="rId_hyperlink_310"/>
     <hyperlink ref="J404" r:id="rId_hyperlink_311"/>
     <hyperlink ref="J405" r:id="rId_hyperlink_312"/>
     <hyperlink ref="J406" r:id="rId_hyperlink_313"/>
     <hyperlink ref="J407" r:id="rId_hyperlink_314"/>
     <hyperlink ref="J408" r:id="rId_hyperlink_315"/>
     <hyperlink ref="J409" r:id="rId_hyperlink_316"/>
     <hyperlink ref="J410" r:id="rId_hyperlink_317"/>
     <hyperlink ref="J411" r:id="rId_hyperlink_318"/>
     <hyperlink ref="J412" r:id="rId_hyperlink_319"/>
     <hyperlink ref="J413" r:id="rId_hyperlink_320"/>
     <hyperlink ref="J414" r:id="rId_hyperlink_321"/>
     <hyperlink ref="J415" r:id="rId_hyperlink_322"/>
     <hyperlink ref="J416" r:id="rId_hyperlink_323"/>
     <hyperlink ref="J417" r:id="rId_hyperlink_324"/>
     <hyperlink ref="J418" r:id="rId_hyperlink_325"/>
     <hyperlink ref="J419" r:id="rId_hyperlink_326"/>
     <hyperlink ref="J420" r:id="rId_hyperlink_327"/>
     <hyperlink ref="J421" r:id="rId_hyperlink_328"/>
     <hyperlink ref="J422" r:id="rId_hyperlink_329"/>
     <hyperlink ref="J423" r:id="rId_hyperlink_330"/>
     <hyperlink ref="J424" r:id="rId_hyperlink_331"/>
     <hyperlink ref="J425" r:id="rId_hyperlink_332"/>
     <hyperlink ref="J426" r:id="rId_hyperlink_333"/>
     <hyperlink ref="J427" r:id="rId_hyperlink_334"/>
-    <hyperlink ref="J428" r:id="rId_hyperlink_335"/>
-[...4 lines deleted...]
-    <hyperlink ref="J434" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="J429" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="J430" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="J433" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="J434" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="J435" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="J436" r:id="rId_hyperlink_340"/>
     <hyperlink ref="J437" r:id="rId_hyperlink_341"/>
     <hyperlink ref="J438" r:id="rId_hyperlink_342"/>
     <hyperlink ref="J439" r:id="rId_hyperlink_343"/>
     <hyperlink ref="J440" r:id="rId_hyperlink_344"/>
     <hyperlink ref="J441" r:id="rId_hyperlink_345"/>
     <hyperlink ref="J442" r:id="rId_hyperlink_346"/>
     <hyperlink ref="J443" r:id="rId_hyperlink_347"/>
     <hyperlink ref="J444" r:id="rId_hyperlink_348"/>
     <hyperlink ref="J445" r:id="rId_hyperlink_349"/>
     <hyperlink ref="J446" r:id="rId_hyperlink_350"/>
     <hyperlink ref="J447" r:id="rId_hyperlink_351"/>
-    <hyperlink ref="J448" r:id="rId_hyperlink_352"/>
-[...8 lines deleted...]
-    <hyperlink ref="J460" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="J449" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="J450" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="J451" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="J453" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="J455" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="J456" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="J458" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="J459" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="J460" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="J461" r:id="rId_hyperlink_361"/>
     <hyperlink ref="J462" r:id="rId_hyperlink_362"/>
     <hyperlink ref="J463" r:id="rId_hyperlink_363"/>
     <hyperlink ref="J464" r:id="rId_hyperlink_364"/>
     <hyperlink ref="J465" r:id="rId_hyperlink_365"/>
     <hyperlink ref="J466" r:id="rId_hyperlink_366"/>
     <hyperlink ref="J467" r:id="rId_hyperlink_367"/>
     <hyperlink ref="J468" r:id="rId_hyperlink_368"/>
     <hyperlink ref="J469" r:id="rId_hyperlink_369"/>
     <hyperlink ref="J470" r:id="rId_hyperlink_370"/>
     <hyperlink ref="J471" r:id="rId_hyperlink_371"/>
     <hyperlink ref="J472" r:id="rId_hyperlink_372"/>
     <hyperlink ref="J473" r:id="rId_hyperlink_373"/>
     <hyperlink ref="J474" r:id="rId_hyperlink_374"/>
     <hyperlink ref="J475" r:id="rId_hyperlink_375"/>
-    <hyperlink ref="J476" r:id="rId_hyperlink_376"/>
-[...8 lines deleted...]
-    <hyperlink ref="J489" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="J477" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="J478" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="J479" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="J482" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="J483" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="J485" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="J487" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="J488" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="J489" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="J490" r:id="rId_hyperlink_385"/>
     <hyperlink ref="J491" r:id="rId_hyperlink_386"/>
     <hyperlink ref="J492" r:id="rId_hyperlink_387"/>
-    <hyperlink ref="J493" r:id="rId_hyperlink_388"/>
-[...2 lines deleted...]
-    <hyperlink ref="J496" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="J495" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="J496" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="J497" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="J498" r:id="rId_hyperlink_391"/>
     <hyperlink ref="J499" r:id="rId_hyperlink_392"/>
     <hyperlink ref="J500" r:id="rId_hyperlink_393"/>
     <hyperlink ref="J501" r:id="rId_hyperlink_394"/>
     <hyperlink ref="J502" r:id="rId_hyperlink_395"/>
     <hyperlink ref="J503" r:id="rId_hyperlink_396"/>
     <hyperlink ref="J504" r:id="rId_hyperlink_397"/>
     <hyperlink ref="J505" r:id="rId_hyperlink_398"/>
     <hyperlink ref="J506" r:id="rId_hyperlink_399"/>
     <hyperlink ref="J507" r:id="rId_hyperlink_400"/>
     <hyperlink ref="J508" r:id="rId_hyperlink_401"/>
-    <hyperlink ref="J509" r:id="rId_hyperlink_402"/>
-[...2 lines deleted...]
-    <hyperlink ref="J512" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="J510" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="J511" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="J512" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="J513" r:id="rId_hyperlink_405"/>
     <hyperlink ref="J514" r:id="rId_hyperlink_406"/>
     <hyperlink ref="J515" r:id="rId_hyperlink_407"/>
     <hyperlink ref="J516" r:id="rId_hyperlink_408"/>
     <hyperlink ref="J517" r:id="rId_hyperlink_409"/>
     <hyperlink ref="J518" r:id="rId_hyperlink_410"/>
     <hyperlink ref="J519" r:id="rId_hyperlink_411"/>
     <hyperlink ref="J520" r:id="rId_hyperlink_412"/>
-    <hyperlink ref="J521" r:id="rId_hyperlink_413"/>
-[...2 lines deleted...]
-    <hyperlink ref="J524" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="J522" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="J523" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="J524" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="J525" r:id="rId_hyperlink_416"/>
     <hyperlink ref="J526" r:id="rId_hyperlink_417"/>
     <hyperlink ref="J527" r:id="rId_hyperlink_418"/>
     <hyperlink ref="J528" r:id="rId_hyperlink_419"/>
     <hyperlink ref="J529" r:id="rId_hyperlink_420"/>
     <hyperlink ref="J530" r:id="rId_hyperlink_421"/>
     <hyperlink ref="J531" r:id="rId_hyperlink_422"/>
     <hyperlink ref="J532" r:id="rId_hyperlink_423"/>
     <hyperlink ref="J533" r:id="rId_hyperlink_424"/>
-    <hyperlink ref="J534" r:id="rId_hyperlink_425"/>
-[...2 lines deleted...]
-    <hyperlink ref="J537" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="J535" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="J536" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="J537" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="J538" r:id="rId_hyperlink_428"/>
     <hyperlink ref="J539" r:id="rId_hyperlink_429"/>
     <hyperlink ref="J540" r:id="rId_hyperlink_430"/>
     <hyperlink ref="J541" r:id="rId_hyperlink_431"/>
     <hyperlink ref="J542" r:id="rId_hyperlink_432"/>
     <hyperlink ref="J543" r:id="rId_hyperlink_433"/>
     <hyperlink ref="J544" r:id="rId_hyperlink_434"/>
     <hyperlink ref="J545" r:id="rId_hyperlink_435"/>
     <hyperlink ref="J546" r:id="rId_hyperlink_436"/>
     <hyperlink ref="J547" r:id="rId_hyperlink_437"/>
     <hyperlink ref="J548" r:id="rId_hyperlink_438"/>
     <hyperlink ref="J549" r:id="rId_hyperlink_439"/>
     <hyperlink ref="J550" r:id="rId_hyperlink_440"/>
     <hyperlink ref="J551" r:id="rId_hyperlink_441"/>
     <hyperlink ref="J552" r:id="rId_hyperlink_442"/>
     <hyperlink ref="J553" r:id="rId_hyperlink_443"/>
     <hyperlink ref="J554" r:id="rId_hyperlink_444"/>
     <hyperlink ref="J555" r:id="rId_hyperlink_445"/>
     <hyperlink ref="J556" r:id="rId_hyperlink_446"/>
     <hyperlink ref="J557" r:id="rId_hyperlink_447"/>
     <hyperlink ref="J558" r:id="rId_hyperlink_448"/>
     <hyperlink ref="J559" r:id="rId_hyperlink_449"/>
     <hyperlink ref="J560" r:id="rId_hyperlink_450"/>
     <hyperlink ref="J561" r:id="rId_hyperlink_451"/>
     <hyperlink ref="J562" r:id="rId_hyperlink_452"/>
     <hyperlink ref="J563" r:id="rId_hyperlink_453"/>
     <hyperlink ref="J564" r:id="rId_hyperlink_454"/>
     <hyperlink ref="J565" r:id="rId_hyperlink_455"/>
     <hyperlink ref="J566" r:id="rId_hyperlink_456"/>
     <hyperlink ref="J567" r:id="rId_hyperlink_457"/>
     <hyperlink ref="J568" r:id="rId_hyperlink_458"/>
     <hyperlink ref="J569" r:id="rId_hyperlink_459"/>
     <hyperlink ref="J570" r:id="rId_hyperlink_460"/>
-    <hyperlink ref="J571" r:id="rId_hyperlink_461"/>
-[...2 lines deleted...]
-    <hyperlink ref="J574" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="J572" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="J573" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="J574" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="J575" r:id="rId_hyperlink_464"/>
     <hyperlink ref="J576" r:id="rId_hyperlink_465"/>
     <hyperlink ref="J577" r:id="rId_hyperlink_466"/>
     <hyperlink ref="J578" r:id="rId_hyperlink_467"/>
     <hyperlink ref="J579" r:id="rId_hyperlink_468"/>
     <hyperlink ref="J580" r:id="rId_hyperlink_469"/>
     <hyperlink ref="J581" r:id="rId_hyperlink_470"/>
     <hyperlink ref="J582" r:id="rId_hyperlink_471"/>
     <hyperlink ref="J583" r:id="rId_hyperlink_472"/>
     <hyperlink ref="J584" r:id="rId_hyperlink_473"/>
     <hyperlink ref="J585" r:id="rId_hyperlink_474"/>
     <hyperlink ref="J586" r:id="rId_hyperlink_475"/>
     <hyperlink ref="J587" r:id="rId_hyperlink_476"/>
     <hyperlink ref="J588" r:id="rId_hyperlink_477"/>
     <hyperlink ref="J589" r:id="rId_hyperlink_478"/>
     <hyperlink ref="J590" r:id="rId_hyperlink_479"/>
     <hyperlink ref="J591" r:id="rId_hyperlink_480"/>
     <hyperlink ref="J592" r:id="rId_hyperlink_481"/>
     <hyperlink ref="J593" r:id="rId_hyperlink_482"/>
     <hyperlink ref="J594" r:id="rId_hyperlink_483"/>
     <hyperlink ref="J595" r:id="rId_hyperlink_484"/>
-    <hyperlink ref="J596" r:id="rId_hyperlink_485"/>
-[...2 lines deleted...]
-    <hyperlink ref="J599" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="J597" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="J598" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="J599" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="J600" r:id="rId_hyperlink_488"/>
     <hyperlink ref="J601" r:id="rId_hyperlink_489"/>
     <hyperlink ref="J602" r:id="rId_hyperlink_490"/>
     <hyperlink ref="J603" r:id="rId_hyperlink_491"/>
     <hyperlink ref="J604" r:id="rId_hyperlink_492"/>
     <hyperlink ref="J605" r:id="rId_hyperlink_493"/>
     <hyperlink ref="J606" r:id="rId_hyperlink_494"/>
     <hyperlink ref="J607" r:id="rId_hyperlink_495"/>
     <hyperlink ref="J608" r:id="rId_hyperlink_496"/>
     <hyperlink ref="J609" r:id="rId_hyperlink_497"/>
     <hyperlink ref="J610" r:id="rId_hyperlink_498"/>
     <hyperlink ref="J611" r:id="rId_hyperlink_499"/>
     <hyperlink ref="J612" r:id="rId_hyperlink_500"/>
-    <hyperlink ref="J613" r:id="rId_hyperlink_501"/>
-[...2 lines deleted...]
-    <hyperlink ref="J616" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="J614" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="J615" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="J616" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="J617" r:id="rId_hyperlink_504"/>
     <hyperlink ref="J618" r:id="rId_hyperlink_505"/>
     <hyperlink ref="J619" r:id="rId_hyperlink_506"/>
     <hyperlink ref="J620" r:id="rId_hyperlink_507"/>
     <hyperlink ref="J621" r:id="rId_hyperlink_508"/>
     <hyperlink ref="J622" r:id="rId_hyperlink_509"/>
     <hyperlink ref="J623" r:id="rId_hyperlink_510"/>
     <hyperlink ref="J624" r:id="rId_hyperlink_511"/>
-    <hyperlink ref="J625" r:id="rId_hyperlink_512"/>
-[...2 lines deleted...]
-    <hyperlink ref="J628" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="J627" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="J628" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="J629" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="J630" r:id="rId_hyperlink_515"/>
     <hyperlink ref="J631" r:id="rId_hyperlink_516"/>
     <hyperlink ref="J632" r:id="rId_hyperlink_517"/>
-    <hyperlink ref="J633" r:id="rId_hyperlink_518"/>
-[...5 lines deleted...]
-    <hyperlink ref="J641" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="J634" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="J636" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="J637" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="J639" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="J640" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="J641" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="J642" r:id="rId_hyperlink_524"/>
     <hyperlink ref="J643" r:id="rId_hyperlink_525"/>
     <hyperlink ref="J644" r:id="rId_hyperlink_526"/>
     <hyperlink ref="J645" r:id="rId_hyperlink_527"/>
-    <hyperlink ref="J646" r:id="rId_hyperlink_528"/>
-[...3 lines deleted...]
-    <hyperlink ref="J651" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="J648" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="J649" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="J650" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="J651" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="J652" r:id="rId_hyperlink_532"/>
     <hyperlink ref="J654" r:id="rId_hyperlink_533"/>
-    <hyperlink ref="J655" r:id="rId_hyperlink_534"/>
-[...4 lines deleted...]
-    <hyperlink ref="J662" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="J656" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="J658" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="J660" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="J661" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="J662" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="J663" r:id="rId_hyperlink_539"/>
     <hyperlink ref="J664" r:id="rId_hyperlink_540"/>
-    <hyperlink ref="J666" r:id="rId_hyperlink_541"/>
-[...3 lines deleted...]
-    <hyperlink ref="J670" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="J665" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="J666" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="J667" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="J668" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="J669" r:id="rId_hyperlink_545"/>
     <hyperlink ref="J671" r:id="rId_hyperlink_546"/>
     <hyperlink ref="J672" r:id="rId_hyperlink_547"/>
     <hyperlink ref="J673" r:id="rId_hyperlink_548"/>
     <hyperlink ref="J674" r:id="rId_hyperlink_549"/>
     <hyperlink ref="J675" r:id="rId_hyperlink_550"/>
-    <hyperlink ref="J677" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="J676" r:id="rId_hyperlink_551"/>
     <hyperlink ref="J678" r:id="rId_hyperlink_552"/>
     <hyperlink ref="J679" r:id="rId_hyperlink_553"/>
     <hyperlink ref="J680" r:id="rId_hyperlink_554"/>
     <hyperlink ref="J681" r:id="rId_hyperlink_555"/>
     <hyperlink ref="J682" r:id="rId_hyperlink_556"/>
-    <hyperlink ref="J684" r:id="rId_hyperlink_557"/>
-[...8 lines deleted...]
-    <hyperlink ref="J693" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="J683" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="J684" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="J685" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="J686" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="J687" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="J688" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="J689" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="J690" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="J691" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="J692" r:id="rId_hyperlink_566"/>
     <hyperlink ref="J694" r:id="rId_hyperlink_567"/>
     <hyperlink ref="J695" r:id="rId_hyperlink_568"/>
-    <hyperlink ref="J696" r:id="rId_hyperlink_569"/>
-[...9 lines deleted...]
-    <hyperlink ref="J712" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="J697" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="J699" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="J701" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="J702" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="J703" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="J706" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="J707" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="J708" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="J709" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="J710" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="J711" r:id="rId_hyperlink_579"/>
     <hyperlink ref="J713" r:id="rId_hyperlink_580"/>
     <hyperlink ref="J714" r:id="rId_hyperlink_581"/>
     <hyperlink ref="J715" r:id="rId_hyperlink_582"/>
     <hyperlink ref="J716" r:id="rId_hyperlink_583"/>
     <hyperlink ref="J717" r:id="rId_hyperlink_584"/>
-    <hyperlink ref="J719" r:id="rId_hyperlink_585"/>
-    <hyperlink ref="J720" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="J718" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="J719" r:id="rId_hyperlink_586"/>
     <hyperlink ref="J721" r:id="rId_hyperlink_587"/>
     <hyperlink ref="J722" r:id="rId_hyperlink_588"/>
     <hyperlink ref="J723" r:id="rId_hyperlink_589"/>
-    <hyperlink ref="J724" r:id="rId_hyperlink_590"/>
-[...6 lines deleted...]
-    <hyperlink ref="J736" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="J726" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="J729" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="J730" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="J731" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="J732" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="J733" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="J734" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="J735" r:id="rId_hyperlink_597"/>
     <hyperlink ref="J737" r:id="rId_hyperlink_598"/>
-    <hyperlink ref="J738" r:id="rId_hyperlink_599"/>
-[...7 lines deleted...]
-    <hyperlink ref="J756" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="J742" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="J743" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="J747" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="J750" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="J753" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="J754" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="J755" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="J756" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="J757" r:id="rId_hyperlink_607"/>
     <hyperlink ref="J759" r:id="rId_hyperlink_608"/>
-    <hyperlink ref="J760" r:id="rId_hyperlink_609"/>
-[...67 lines deleted...]
-    <hyperlink ref="J858" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="J763" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="J768" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="J769" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="J770" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="J781" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="J782" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="J783" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="J784" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="J785" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="J786" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="J787" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="J788" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="J791" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="J792" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="J793" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="J796" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="J797" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="J798" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="J799" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="J802" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="J803" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="J804" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="J805" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="J806" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="J807" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="J808" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="J809" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="J810" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="J811" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="J812" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="J813" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="J814" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="J815" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="J816" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="J817" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="J818" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="J819" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="J820" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="J821" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="J822" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="J823" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="J824" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="J825" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="J826" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="J827" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="J828" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="J829" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="J833" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="J834" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="J835" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="J837" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="J840" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="J841" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="J842" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="J843" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="J844" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="J845" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="J846" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="J847" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="J848" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="J849" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="J850" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="J851" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="J852" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="J853" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="J854" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="J855" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="J856" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="J857" r:id="rId_hyperlink_677"/>
     <hyperlink ref="J859" r:id="rId_hyperlink_678"/>
     <hyperlink ref="J860" r:id="rId_hyperlink_679"/>
     <hyperlink ref="J861" r:id="rId_hyperlink_680"/>
     <hyperlink ref="J862" r:id="rId_hyperlink_681"/>
-    <hyperlink ref="J863" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="J864" r:id="rId_hyperlink_682"/>
     <hyperlink ref="J865" r:id="rId_hyperlink_683"/>
-    <hyperlink ref="J866" r:id="rId_hyperlink_684"/>
-[...1 lines deleted...]
-    <hyperlink ref="J868" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="J867" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="J868" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="J869" r:id="rId_hyperlink_686"/>
     <hyperlink ref="J870" r:id="rId_hyperlink_687"/>
     <hyperlink ref="J871" r:id="rId_hyperlink_688"/>
-    <hyperlink ref="J873" r:id="rId_hyperlink_689"/>
-[...3 lines deleted...]
-    <hyperlink ref="J877" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="J872" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="J873" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="J874" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="J875" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="J876" r:id="rId_hyperlink_693"/>
     <hyperlink ref="J878" r:id="rId_hyperlink_694"/>
     <hyperlink ref="J879" r:id="rId_hyperlink_695"/>
-    <hyperlink ref="J880" r:id="rId_hyperlink_696"/>
-[...1 lines deleted...]
-    <hyperlink ref="J882" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="J881" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="J882" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="J883" r:id="rId_hyperlink_698"/>
     <hyperlink ref="J884" r:id="rId_hyperlink_699"/>
     <hyperlink ref="J885" r:id="rId_hyperlink_700"/>
     <hyperlink ref="J887" r:id="rId_hyperlink_701"/>
     <hyperlink ref="J888" r:id="rId_hyperlink_702"/>
     <hyperlink ref="J889" r:id="rId_hyperlink_703"/>
     <hyperlink ref="J890" r:id="rId_hyperlink_704"/>
     <hyperlink ref="J891" r:id="rId_hyperlink_705"/>
-    <hyperlink ref="J893" r:id="rId_hyperlink_706"/>
-[...10 lines deleted...]
-    <hyperlink ref="J904" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="J892" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="J893" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="J894" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="J895" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="J896" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="J897" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="J898" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="J899" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="J900" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="J901" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="J902" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="J903" r:id="rId_hyperlink_717"/>
     <hyperlink ref="J905" r:id="rId_hyperlink_718"/>
     <hyperlink ref="J906" r:id="rId_hyperlink_719"/>
     <hyperlink ref="J907" r:id="rId_hyperlink_720"/>
     <hyperlink ref="J908" r:id="rId_hyperlink_721"/>
     <hyperlink ref="J909" r:id="rId_hyperlink_722"/>
     <hyperlink ref="J910" r:id="rId_hyperlink_723"/>
     <hyperlink ref="J911" r:id="rId_hyperlink_724"/>
-    <hyperlink ref="J913" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="J912" r:id="rId_hyperlink_725"/>
     <hyperlink ref="J914" r:id="rId_hyperlink_726"/>
     <hyperlink ref="J915" r:id="rId_hyperlink_727"/>
     <hyperlink ref="J916" r:id="rId_hyperlink_728"/>
     <hyperlink ref="J917" r:id="rId_hyperlink_729"/>
     <hyperlink ref="J918" r:id="rId_hyperlink_730"/>
     <hyperlink ref="J919" r:id="rId_hyperlink_731"/>
-    <hyperlink ref="J920" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="J921" r:id="rId_hyperlink_732"/>
     <hyperlink ref="J922" r:id="rId_hyperlink_733"/>
     <hyperlink ref="J923" r:id="rId_hyperlink_734"/>
     <hyperlink ref="J924" r:id="rId_hyperlink_735"/>
     <hyperlink ref="J925" r:id="rId_hyperlink_736"/>
     <hyperlink ref="J926" r:id="rId_hyperlink_737"/>
     <hyperlink ref="J927" r:id="rId_hyperlink_738"/>
-    <hyperlink ref="J929" r:id="rId_hyperlink_739"/>
-[...4 lines deleted...]
-    <hyperlink ref="J934" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="J928" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="J929" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="J930" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="J931" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="J932" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="J933" r:id="rId_hyperlink_744"/>
     <hyperlink ref="J935" r:id="rId_hyperlink_745"/>
     <hyperlink ref="J936" r:id="rId_hyperlink_746"/>
     <hyperlink ref="J937" r:id="rId_hyperlink_747"/>
     <hyperlink ref="J938" r:id="rId_hyperlink_748"/>
     <hyperlink ref="J939" r:id="rId_hyperlink_749"/>
     <hyperlink ref="J940" r:id="rId_hyperlink_750"/>
     <hyperlink ref="J941" r:id="rId_hyperlink_751"/>
-    <hyperlink ref="J943" r:id="rId_hyperlink_752"/>
-[...8 lines deleted...]
-    <hyperlink ref="J952" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="J942" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="J943" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="J944" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="J945" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="J946" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="J947" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="J948" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="J949" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="J950" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="J951" r:id="rId_hyperlink_761"/>
     <hyperlink ref="J953" r:id="rId_hyperlink_762"/>
     <hyperlink ref="J954" r:id="rId_hyperlink_763"/>
     <hyperlink ref="J955" r:id="rId_hyperlink_764"/>
     <hyperlink ref="J956" r:id="rId_hyperlink_765"/>
     <hyperlink ref="J957" r:id="rId_hyperlink_766"/>
     <hyperlink ref="J958" r:id="rId_hyperlink_767"/>
     <hyperlink ref="J959" r:id="rId_hyperlink_768"/>
-    <hyperlink ref="J961" r:id="rId_hyperlink_769"/>
-[...39 lines deleted...]
-    <hyperlink ref="J1001" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="J960" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="J961" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="J962" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="J963" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="J964" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="J965" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="J966" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="J967" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="J968" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="J969" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="J970" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="J971" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="J972" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="J973" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="J974" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="J975" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="J976" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="J977" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="J978" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="J979" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="J980" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="J981" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="J982" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="J983" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="J984" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="J985" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="J986" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="J987" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="J988" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="J989" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="J990" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="J991" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="J992" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="J993" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="J994" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="J995" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="J996" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="J997" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="J998" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="J999" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="J1000" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="J1001" r:id="rId_hyperlink_810"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>